--- v0 (2026-08-16)
+++ v1 (2026-10-24)
@@ -1,41 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="25B0AEE1" w14:textId="77777777" w:rsidR="00F314A8" w:rsidRPr="00AB6A20" w:rsidRDefault="001D2CE6" w:rsidP="00197C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9920"/>
         </w:tabs>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:spacing w:val="100"/>
@@ -260,100 +261,79 @@
         </w:rPr>
         <w:t>，請置換您的分區正確資料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F577C2" w14:textId="77777777" w:rsidR="00437546" w:rsidRPr="00AB6A20" w:rsidRDefault="00437546" w:rsidP="0015562E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="70"/>
           <w:szCs w:val="70"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55CF8FFA" w14:textId="77777777" w:rsidR="00F314A8" w:rsidRPr="00AB6A20" w:rsidRDefault="00F314A8" w:rsidP="0015562E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="70"/>
           <w:szCs w:val="70"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74932D5E" w14:textId="77777777" w:rsidR="00B642A0" w:rsidRPr="00AB6A20" w:rsidRDefault="00B642A0" w:rsidP="0015562E">
+    <w:p w14:paraId="3351044E" w14:textId="77777777" w:rsidR="00782EE1" w:rsidRPr="00AB6A20" w:rsidRDefault="00782EE1" w:rsidP="0015562E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="70"/>
           <w:szCs w:val="70"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3351044E" w14:textId="77777777" w:rsidR="00782EE1" w:rsidRPr="00AB6A20" w:rsidRDefault="00782EE1" w:rsidP="0015562E">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7AD1F29D" w14:textId="4278AFBA" w:rsidR="001D2CE6" w:rsidRPr="00AB6A20" w:rsidRDefault="001D2CE6" w:rsidP="002321C9">
       <w:pPr>
         <w:ind w:firstLineChars="451" w:firstLine="1986"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>日期</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>日期︰</w:t>
+      </w:r>
       <w:r w:rsidR="00F314A8" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OOOO</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="00F314A8" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
@@ -389,157 +369,156 @@
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63557BA7" w14:textId="4461A039" w:rsidR="001D2CE6" w:rsidRPr="00AB6A20" w:rsidRDefault="001D2CE6" w:rsidP="002321C9">
       <w:pPr>
         <w:ind w:firstLineChars="451" w:firstLine="1986"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>地點</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>地點︰</w:t>
+      </w:r>
       <w:r w:rsidR="00F314A8" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OOOOOOOOOOO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AFC71B" w14:textId="77777777" w:rsidR="00C271BB" w:rsidRPr="00AB6A20" w:rsidRDefault="00C271BB" w:rsidP="00553243">
       <w:pPr>
         <w:ind w:firstLineChars="451" w:firstLine="1986"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="600AAB20" w14:textId="77777777" w:rsidR="00A1497A" w:rsidRPr="00153C37" w:rsidRDefault="00A1497A" w:rsidP="00782EE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BD229E7" w14:textId="0E04B013" w:rsidR="00C271BB" w:rsidRPr="00153C37" w:rsidRDefault="00C271BB" w:rsidP="00553243">
+    <w:p w14:paraId="1BD229E7" w14:textId="75B987B4" w:rsidR="00C271BB" w:rsidRPr="00153C37" w:rsidRDefault="00C271BB" w:rsidP="00553243">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="000A032E" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6/0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA78CD" w:rsidRPr="00153C37">
+        <w:t>6/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1925">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>7/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00210DF7">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA78CD" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>22</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A032E" w:rsidRPr="00153C37">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00157807">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="000A032E" w:rsidRPr="00153C37">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>修正</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61759101" w14:textId="7490BAAF" w:rsidR="0028034D" w:rsidRPr="00AB6A20" w:rsidRDefault="00437546" w:rsidP="002321C9">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00EC36CF" w:rsidRPr="00AB6A20">
@@ -558,1214 +537,1066 @@
           <w:b/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
       <w:r w:rsidR="00CA2F77" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
         <w:t xml:space="preserve">司儀稿 </w:t>
       </w:r>
       <w:r w:rsidR="006A2FAE" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7648BD4F" w14:textId="77777777" w:rsidR="00BA0C94" w:rsidRPr="00AB6A20" w:rsidRDefault="00BA0C94" w:rsidP="002321C9">
+    <w:p w14:paraId="7648BD4F" w14:textId="77777777" w:rsidR="00BA0C94" w:rsidRPr="005B4415" w:rsidRDefault="00BA0C94" w:rsidP="005B4415">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9379C1" w14:textId="11547D2F" w:rsidR="0028034D" w:rsidRPr="005B4415" w:rsidRDefault="00CA78CD" w:rsidP="00CA78CD">
+      <w:pPr>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0028034D" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>歡迎各位貴賓及領導獅友蒞臨</w:t>
+      </w:r>
+      <w:r w:rsidR="00F314A8" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>第OO分區</w:t>
+      </w:r>
+      <w:r w:rsidR="000F77C1" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>聯合例會</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55BA0" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>暨總監訪問</w:t>
+      </w:r>
+      <w:r w:rsidR="0028034D" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>，為維護會議最高品質，請各位獅友及來賓將手機切換至靜音或震動模式，若您有重要電話需接聽，請到會場外接聽，感謝你的配合!會議進行中，除攝影及工作人員外，請勿隨意走動及交談，謝謝大家！</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B2DD45" w14:textId="77777777" w:rsidR="00BA0C94" w:rsidRPr="005B4415" w:rsidRDefault="00BA0C94" w:rsidP="00CA78CD">
+      <w:pPr>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63DF7914" w14:textId="2BD7E59A" w:rsidR="00BA0C94" w:rsidRPr="005B4415" w:rsidRDefault="00F314A8" w:rsidP="00CA78CD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>第OO分區OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="0047232A" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>主席</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3EC7" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="0047232A" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>所轄</w:t>
+      </w:r>
+      <w:r w:rsidR="00E011A4" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0C94" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>位</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0C94" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>分會會長、及總監服務團隊</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3EC7" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3EC7" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>第OO專區OOO主席</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3EC7" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0C94" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>請就進場儀式位置</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F34EC61" w14:textId="77777777" w:rsidR="00BA0C94" w:rsidRPr="005B4415" w:rsidRDefault="00BA0C94" w:rsidP="00CA78CD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE9EC1F" w14:textId="7A0A9B2B" w:rsidR="00BA0C94" w:rsidRPr="005B4415" w:rsidRDefault="00CA78CD" w:rsidP="00825CB0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:ind w:left="1134" w:hangingChars="315" w:hanging="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>司 儀:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95255" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>各位貴賓及領導獅友請以熱情掌聲</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50C6" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95255" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>為今天的聯合</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55BA0" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>例</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95255" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>會暨總監訪問</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50C6" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0028034D" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>揭~開~序~幕</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181430B0" w14:textId="70950F66" w:rsidR="0028034D" w:rsidRPr="005B4415" w:rsidRDefault="00CA78CD" w:rsidP="005B4415">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>司 儀:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1289A" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>現在我們要進行進場儀式</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F9379C1" w14:textId="11547D2F" w:rsidR="0028034D" w:rsidRPr="00CA78CD" w:rsidRDefault="00CA78CD" w:rsidP="00CA78CD">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="599C9818" w14:textId="5D6EB945" w:rsidR="00E55BA0" w:rsidRPr="00CA78CD" w:rsidRDefault="00C62E6C" w:rsidP="005B4415">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:leftChars="495" w:left="1134" w:rightChars="113" w:right="226" w:hangingChars="40" w:hanging="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>首先</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55BA0" w:rsidRPr="005B4415">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>歡迎今</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55BA0" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>天大會主席</w:t>
+      </w:r>
+      <w:r w:rsidR="008066DF" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F314A8" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>第OO分區OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F706BB" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>主席</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1C5F" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55BA0" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>帶領所轄分會會長進場</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0C94" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>~~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E81322D" w14:textId="77777777" w:rsidR="00CF7649" w:rsidRPr="00CA78CD" w:rsidRDefault="00C62E6C" w:rsidP="005B4415">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:leftChars="495" w:left="1134" w:rightChars="-170" w:right="-340" w:hangingChars="40" w:hanging="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>請以熱烈掌聲歡迎</w:t>
+      </w:r>
+      <w:r w:rsidR="008066DF" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6783A77C" w14:textId="607C6024" w:rsidR="00E55BA0" w:rsidRPr="00CA78CD" w:rsidRDefault="00F314A8" w:rsidP="005B4415">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:leftChars="495" w:left="1134" w:rightChars="-170" w:right="-340" w:hangingChars="40" w:hanging="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>第OO分區OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F706BB" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>主席</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BD26EC" w14:textId="0588977F" w:rsidR="00C62E6C" w:rsidRPr="00CA78CD" w:rsidRDefault="00F314A8" w:rsidP="005B4415">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:leftChars="495" w:left="1134" w:hangingChars="40" w:hanging="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60D79" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>獅子會</w:t>
+      </w:r>
+      <w:r w:rsidR="00710CD3" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A6D" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>會</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62E6C" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>長</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338B14A3" w14:textId="766F5043" w:rsidR="00C62E6C" w:rsidRPr="00CA78CD" w:rsidRDefault="00F314A8" w:rsidP="005B4415">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:leftChars="495" w:left="1134" w:hangingChars="40" w:hanging="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60D79" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>獅子會</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A6D" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A6D" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>會</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62E6C" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>長</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A37014" w14:textId="01DD44CB" w:rsidR="00C62E6C" w:rsidRPr="00CA78CD" w:rsidRDefault="00F314A8" w:rsidP="005B4415">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:leftChars="495" w:left="1134" w:hangingChars="40" w:hanging="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60D79" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>獅子會</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A6D" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A6D" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>會</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62E6C" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>長</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0F9852" w14:textId="0D523298" w:rsidR="00710CD3" w:rsidRPr="00CA78CD" w:rsidRDefault="00F314A8" w:rsidP="005B4415">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:leftChars="495" w:left="1134" w:hangingChars="40" w:hanging="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60D79" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>獅子會</w:t>
+      </w:r>
+      <w:r w:rsidR="00645A10" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A6D" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>會</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62E6C" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>長</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1022A124" w14:textId="68056FD9" w:rsidR="00CC3EC7" w:rsidRPr="00CA78CD" w:rsidRDefault="00CA78CD" w:rsidP="005B4415">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk210026483"/>
+      <w:r w:rsidRPr="009B62D4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>司</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B62D4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>儀:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3EC7" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>齊呼第</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3EC7" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3EC7" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>分區讚!</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="07532862" w14:textId="52C511AE" w:rsidR="00710CD3" w:rsidRPr="00CA78CD" w:rsidRDefault="00CC3EC7" w:rsidP="005B4415">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:bCs/>
-[...22 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>請分會會長留在原地，分區主席</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>第OO分區</w:t>
-[...80 lines deleted...]
-        <w:t>，請到會場外接聽，感謝你的配合!會議進行中，除攝影及工作人員外，請勿隨意走動及交談，謝謝大家！</w:t>
+        <w:t>OOO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  獅友 迎接總監團隊</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B2DD45" w14:textId="77777777" w:rsidR="00BA0C94" w:rsidRPr="00CA78CD" w:rsidRDefault="00BA0C94" w:rsidP="00CA78CD">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="07F1B699" w14:textId="697A55A6" w:rsidR="00CC3EC7" w:rsidRPr="00CA78CD" w:rsidRDefault="00CC3EC7" w:rsidP="005B4415">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>★待分區主席至迎接總監後~~</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63DF7914" w14:textId="2BD7E59A" w:rsidR="00BA0C94" w:rsidRPr="00CA78CD" w:rsidRDefault="00F314A8" w:rsidP="00CA78CD">
-[...114 lines deleted...]
-        <w:t>請就進場儀式位置</w:t>
+    <w:p w14:paraId="1D0DF651" w14:textId="77777777" w:rsidR="001C6751" w:rsidRDefault="001C6751">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F34EC61" w14:textId="77777777" w:rsidR="00BA0C94" w:rsidRPr="00CA78CD" w:rsidRDefault="00BA0C94" w:rsidP="00CA78CD">
-[...152 lines deleted...]
-    <w:p w14:paraId="181430B0" w14:textId="70950F66" w:rsidR="0028034D" w:rsidRPr="00CA78CD" w:rsidRDefault="00CA78CD" w:rsidP="00D716AE">
+    <w:p w14:paraId="4290249F" w14:textId="51B80E6B" w:rsidR="00153C37" w:rsidRDefault="00153C37" w:rsidP="00D716AE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B62D4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>司</w:t>
-[...678 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>★待分區主席至迎接總監後~~</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>司</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B62D4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>儀:</w:t>
       </w:r>
     </w:p>
@@ -2357,363 +2188,281 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>璨</w:t>
       </w:r>
       <w:r w:rsidR="00CA4DB2" w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>奕     獅友</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C8B6B1" w14:textId="2BCB4C1C" w:rsidR="00210DF7" w:rsidRDefault="00210DF7" w:rsidP="00D716AE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>督導長/ 朱</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        <w:t>督導長/ 朱璟漢     獅友</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388A3CEE" w14:textId="64E3733C" w:rsidR="00CA4DB2" w:rsidRPr="00CA78CD" w:rsidRDefault="00CA4DB2" w:rsidP="00D716AE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>璟</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>漢     獅友</w:t>
+        <w:t>資訊長/ 陳叙名     獅友</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388A3CEE" w14:textId="64E3733C" w:rsidR="00CA4DB2" w:rsidRPr="00CA78CD" w:rsidRDefault="00CA4DB2" w:rsidP="00D716AE">
+    <w:p w14:paraId="45CE9012" w14:textId="4039D914" w:rsidR="00CA4DB2" w:rsidRPr="00CA78CD" w:rsidRDefault="00CA4DB2" w:rsidP="00D716AE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>資訊長/ 陳叙名     獅友</w:t>
+        <w:t>行銷長/ 張意雪     獅友</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CE9012" w14:textId="4039D914" w:rsidR="00CA4DB2" w:rsidRPr="00CA78CD" w:rsidRDefault="00CA4DB2" w:rsidP="00D716AE">
+    <w:p w14:paraId="39A94B9D" w14:textId="6F917F3A" w:rsidR="00CA4DB2" w:rsidRPr="00CA78CD" w:rsidRDefault="00CA4DB2" w:rsidP="00D716AE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>行銷長/ 張意雪     獅友</w:t>
+        <w:t>文宣長/ 鍾愈甯     獅友</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A94B9D" w14:textId="6F917F3A" w:rsidR="00CA4DB2" w:rsidRPr="00CA78CD" w:rsidRDefault="00CA4DB2" w:rsidP="00D716AE">
+    <w:p w14:paraId="6D81D694" w14:textId="31A4B229" w:rsidR="00F314A8" w:rsidRPr="00CA78CD" w:rsidRDefault="00F314A8" w:rsidP="00D716AE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>文</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CA78CD">
+        <w:t xml:space="preserve">活動長/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4DB2" w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>宣長/ 鍾愈甯</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        <w:t>祝春燕     獅友</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C717F0E" w14:textId="4055D5C8" w:rsidR="00F314A8" w:rsidRPr="00CA78CD" w:rsidRDefault="00F314A8" w:rsidP="00D716AE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">     獅友</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">總務長/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4DB2" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>吳裕晨     獅友</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D81D694" w14:textId="31A4B229" w:rsidR="00F314A8" w:rsidRPr="00CA78CD" w:rsidRDefault="00F314A8" w:rsidP="00D716AE">
+    <w:p w14:paraId="6EA898D5" w14:textId="28ECDAF9" w:rsidR="00F314A8" w:rsidRPr="00CA78CD" w:rsidRDefault="00F314A8" w:rsidP="00D716AE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">活動長/ </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">LCIF區協調長/ </w:t>
+      </w:r>
       <w:r w:rsidR="00CA4DB2" w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>祝春燕</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00CA4DB2" w:rsidRPr="00CA78CD">
+        <w:t>王壹</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0E4A" w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">     獅友</w:t>
-[...103 lines deleted...]
-        </w:rPr>
         <w:t>郎</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CA4DB2" w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">  獅友</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FC2740" w14:textId="03281475" w:rsidR="00F314A8" w:rsidRPr="00CA78CD" w:rsidRDefault="00F314A8" w:rsidP="00D716AE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -3042,64 +2791,62 @@
           <w:tab w:val="left" w:pos="2463"/>
         </w:tabs>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">首席駐區總監特別助理/ </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F32399" w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>鄭久才</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F314A8" w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D75755" w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>獅友</w:t>
       </w:r>
     </w:p>
@@ -3194,89 +2941,89 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="2463"/>
         </w:tabs>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="3164" w:hangingChars="878" w:hanging="3164"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">第OO專區OOO主席 </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(所屬專區)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECDDEA0" w14:textId="77777777" w:rsidR="001176D0" w:rsidRPr="00B50459" w:rsidRDefault="001176D0" w:rsidP="00CA78CD">
+    <w:p w14:paraId="7ECDDEA0" w14:textId="36E75682" w:rsidR="001176D0" w:rsidRPr="00B50459" w:rsidRDefault="001176D0" w:rsidP="00CA78CD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="640" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B50459">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>※舞台位置如下:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B50459" w14:paraId="3E1CF6AC" w14:textId="77777777" w:rsidTr="00B50459">
@@ -4297,51 +4044,51 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="25B37A0D" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+              <v:shapetype w14:anchorId="38A6A310" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum height 0 #1"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="prod @4 @3 10800"/>
                   <v:f eqn="sum width 0 @5"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                 <v:handles>
                   <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="箭號: 向下 16" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:235.15pt;margin-top:12pt;width:31.8pt;height:33.6pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCh+JhIdwIAAEsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayNOuCOkXQIsOA&#10;oi3aDj0rshQbkEWNUuJkXz9KdpygK3YYloNCmeQj9fSoq+t9Y9hOoa/BFnw8yjlTVkJZ203Bf7ys&#10;Pl1y5oOwpTBgVcEPyvPrxccPV62bqwlUYEqFjECsn7eu4FUIbp5lXlaqEX4ETllyasBGBNriJitR&#10;tITemGyS57OsBSwdglTe09fbzskXCV9rJcOD1l4FZgpOvYW0YlrXcc0WV2K+QeGqWvZtiH/oohG1&#10;paID1K0Igm2x/gOqqSWCBx1GEpoMtK6lSmeg04zzN6d5roRT6SxEjncDTf7/wcr73bN7RKKhdX7u&#10;yYyn2Gts4j/1x/aJrMNAltoHJunjNP98OSNKJbmmk9mXSSIzOyU79OGbgoZFo+AltHaJCG3iSezu&#10;fKCqFH+MiwU9mLpc1cakDW7WNwbZTtDlrVY5/eJ9UcpZWHbqO1nhYFRMNvZJaVaX1OkkVUySUgOe&#10;kFLZMO5clShVV2Z8cVYlijBmpJoJMCJram/A7gGOkR3IEbtrto+PqSopckjO/9ZYlzxkpMpgw5Dc&#10;1BbwPQBDp+ord/HU/hk10VxDeXhEhtDNg3dyVdMl3QkfHgXSANC90lCHB1q0gbbg0FucVYC/3vse&#10;40mX5OWspYEquP+5Fag4M98tKfbreDqNE5g204uoF4bnnvW5x26bG6BrH9Pz4WQyY3wwR1MjNK80&#10;+8tYlVzCSqpdcBnwuLkJ3aDT6yHVcpnCaOqcCHf22ckIHlmN+nvZvwp0vVIDSfwejsMn5m+02sXG&#10;TAvLbQBdJyGfeO35polNwulfl/gknO9T1OkNXPwGAAD//wMAUEsDBBQABgAIAAAAIQDqTVaX3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqNOkPBLiVBUiGzZAgb0TD3Eg&#10;Hqex2wa+nmEFy9Ec3XtuuZ7dIA44hd6TguUiAYHUetNTp+D1pb64ARGiJqMHT6jgCwOsq9OTUhfG&#10;H+kZD9vYCQ6hUGgFNsaxkDK0Fp0OCz8i8e/dT05HPqdOmkkfOdwNMk2SK+l0T9xg9Yh3FtvP7d4p&#10;2D09fOzy9DF836cNbuo3k9fWKHV+Nm9uQUSc4x8Mv/qsDhU7NX5PJohBweo6yRhVkK54EwOXWZaD&#10;aBTkyxRkVcr/C6ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKH4mEh3AgAASwUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOpNVpffAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" adj="11379" fillcolor="red" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561453" w14:textId="080DCB5B" w:rsidR="001176D0" w:rsidRDefault="00B50459" w:rsidP="00CA78CD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="640" w:lineRule="exact"/>
@@ -4643,57 +4390,57 @@
     <w:p w14:paraId="50D3385A" w14:textId="5AF6612F" w:rsidR="00501926" w:rsidRDefault="005D5C50" w:rsidP="00292445">
       <w:pPr>
         <w:spacing w:beforeLines="300" w:before="720" w:afterLines="100" w:after="240" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA130B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B05F61E" wp14:editId="1F6176B5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B05F61E" wp14:editId="416AF295">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2769235</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>851535</wp:posOffset>
+                  <wp:posOffset>762635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="723900" cy="681990"/>
                 <wp:effectExtent l="57150" t="38100" r="38100" b="99060"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="箭號: 向上 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="723900" cy="681990"/>
                         </a:xfrm>
                         <a:prstGeom prst="upArrow">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="accent1"/>
@@ -4703,65 +4450,65 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="6B22ED04" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+              <v:shapetype w14:anchorId="65887349" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum 21600 0 #1"/>
                   <v:f eqn="prod #0 #1 10800"/>
                   <v:f eqn="sum #0 0 @3"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
                 <v:handles>
                   <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="箭號: 向上 5" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;margin-left:218.05pt;margin-top:67.05pt;width:57pt;height:53.7pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcib6ORwIAAPIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wihrC2IUCGqTpOq&#10;Fo1OfTaODZEcn3c2BPbX7+xAQF2lStNenDvf78/fZXK3rw3bKfQV2ILnvT5nykooK7su+M+Xhy+3&#10;nPkgbCkMWFXwg/L8bvr506RxYzWADZhSIaMk1o8bV/BNCG6cZV5uVC18D5yyZNSAtQik4jorUTSU&#10;vTbZoN+/zhrA0iFI5T3d3rdGPk35tVYyPGvtVWCm4NRbSCemcxXPbDoR4zUKt6nksQ3xD13UorJU&#10;tEt1L4JgW6z+SlVXEsGDDj0JdQZaV1KlGWiavP9mmuVGOJVmIXC862Dy/y+tfNot3QIJhsb5sScx&#10;TrHXWMcv9cf2CaxDB5baBybp8mZwNeoTpJJM17f5aJTAzM7BDn34pqBmUSj41s0QoUkoid2jD1ST&#10;vE9epJw7SFI4GBWbMPaH0qwqqWaeohM51Nwg2wl6ViGlsiGPT0n5kncM05UxXeDVx4FH/xiqEnG6&#10;4MHHwV1Eqgw2dMF1ZQHfS2C6lnXrf0KgnTtCsILysECG0NLWO/lQEZaPwoeFQOIpwU+7F57p0Aaa&#10;gsNR4mwD+Pu9++hP9CErZw3xvuD+11ag4sx8t0SsUT4cxkVJyvDrzYAUvLSsLi12W8+B3iCnLXcy&#10;idE/mJOoEepXWtFZrEomYSXVLrgMeFLmod1HWnKpZrPkRsvhRHi0SydPrx6J8rJ/FeiOhArExCc4&#10;7YgYvyFV6xvfw8JsG0BXiXFnXI9402Il4hx/AnFzL/Xkdf5VTf8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBf75Cb4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJM2KSiNU1VI&#10;CIkLauilNzdekjT+iWy3CW/PcqK3Wc2n2ZlyOxvNruhD76yAdJEAQ9s41dtWwOHr7ekFWIjSKqmd&#10;RQE/GGBb3d+VslBusnu81rFlFGJDIQV0MY4F56Hp0MiwcCNa8r6dNzLS6VuuvJwo3Gi+TJI1N7K3&#10;9KGTI7522Az1xQiY0mH/4fXgjvX5E58PQ/7ud0chHh/m3QZYxDn+w/BXn6pDRZ1O7mJVYFpAtlqn&#10;hJKxykgQkecJiZOAZZbmwKuS326ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcib6O&#10;RwIAAPIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBf&#10;75Cb4AAAAAsBAAAPAAAAAAAAAAAAAAAAAKEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;" adj="10800" fillcolor="#254163 [1636]" strokecolor="#4579b8 [3044]">
+              <v:shape id="箭號: 向上 5" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;margin-left:218.05pt;margin-top:60.05pt;width:57pt;height:53.7pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcib6ORwIAAPIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wihrC2IUCGqTpOq&#10;Fo1OfTaODZEcn3c2BPbX7+xAQF2lStNenDvf78/fZXK3rw3bKfQV2ILnvT5nykooK7su+M+Xhy+3&#10;nPkgbCkMWFXwg/L8bvr506RxYzWADZhSIaMk1o8bV/BNCG6cZV5uVC18D5yyZNSAtQik4jorUTSU&#10;vTbZoN+/zhrA0iFI5T3d3rdGPk35tVYyPGvtVWCm4NRbSCemcxXPbDoR4zUKt6nksQ3xD13UorJU&#10;tEt1L4JgW6z+SlVXEsGDDj0JdQZaV1KlGWiavP9mmuVGOJVmIXC862Dy/y+tfNot3QIJhsb5sScx&#10;TrHXWMcv9cf2CaxDB5baBybp8mZwNeoTpJJM17f5aJTAzM7BDn34pqBmUSj41s0QoUkoid2jD1ST&#10;vE9epJw7SFI4GBWbMPaH0qwqqWaeohM51Nwg2wl6ViGlsiGPT0n5kncM05UxXeDVx4FH/xiqEnG6&#10;4MHHwV1Eqgw2dMF1ZQHfS2C6lnXrf0KgnTtCsILysECG0NLWO/lQEZaPwoeFQOIpwU+7F57p0Aaa&#10;gsNR4mwD+Pu9++hP9CErZw3xvuD+11ag4sx8t0SsUT4cxkVJyvDrzYAUvLSsLi12W8+B3iCnLXcy&#10;idE/mJOoEepXWtFZrEomYSXVLrgMeFLmod1HWnKpZrPkRsvhRHi0SydPrx6J8rJ/FeiOhArExCc4&#10;7YgYvyFV6xvfw8JsG0BXiXFnXI9402Il4hx/AnFzL/Xkdf5VTf8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQD06gLN4wAAABABAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjTgJpURqnqkAI&#10;iQtq6KU3N16SED8i223C37M9lctqVjM7O1NuZqPZGX3onRWQLhJgaBunetsK2H+9PTwDC1FaJbWz&#10;KOAXA2yq25tSFspNdofnOraMTGwopIAuxrHgPDQdGhkWbkRL3LfzRkZafcuVlxOZG82zJFlyI3tL&#10;Hzo54kuHzVCfjIApHXYfXg/uUP984mo/5O9+exDi/m5+XdPYroFFnOP1Ai4dKD9UFOzoTlYFpgU8&#10;PS5TkhKRJQRIkecXcBSQZasceFXy/0WqPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc&#10;ib6ORwIAAPIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQD06gLN4wAAABABAAAPAAAAAAAAAAAAAAAAAKEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" adj="10800" fillcolor="#254163 [1636]" strokecolor="#4579b8 [3044]">
                 <v:fill color2="#4477b6 [3012]" rotate="t" angle="180" colors="0 #2c5d98;52429f #3c7bc7;1 #3a7ccb" focus="100%" type="gradient">
                   <o:fill v:ext="view" type="gradientUnscaled"/>
                 </v:fill>
                 <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B50459">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42D52AD7" wp14:editId="08A4FC2B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -4853,601 +4600,621 @@
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00292445">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>觀眾席</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A0B240" w14:textId="20E21B42" w:rsidR="00292445" w:rsidRDefault="00292445" w:rsidP="00501926">
+    <w:p w14:paraId="11B1CDC4" w14:textId="77777777" w:rsidR="00CA78CD" w:rsidRDefault="00CA78CD" w:rsidP="00501926">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B1CDC4" w14:textId="77777777" w:rsidR="00CA78CD" w:rsidRPr="00DA130B" w:rsidRDefault="00CA78CD" w:rsidP="00501926">
+    <w:p w14:paraId="17BFDF54" w14:textId="77777777" w:rsidR="001C6751" w:rsidRPr="00DA130B" w:rsidRDefault="001C6751" w:rsidP="00501926">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="658"/>
-[...13 lines deleted...]
-        <w:gridCol w:w="655"/>
+        <w:gridCol w:w="617"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="614"/>
+        <w:gridCol w:w="614"/>
+        <w:gridCol w:w="614"/>
+        <w:gridCol w:w="614"/>
+        <w:gridCol w:w="614"/>
+        <w:gridCol w:w="614"/>
+        <w:gridCol w:w="610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00292445" w:rsidRPr="00292445" w14:paraId="08AF296F" w14:textId="77777777" w:rsidTr="00501926">
+      <w:tr w:rsidR="001C6751" w:rsidRPr="00292445" w14:paraId="08AF296F" w14:textId="77777777" w:rsidTr="001C6751">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1631"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcW w:w="314" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE2F8A0" w14:textId="0C0F1C80" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00501926" w:rsidP="001D5555">
+          <w:p w14:paraId="2FE2F8A0" w14:textId="0C0F1C80" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>服務團隊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="313" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3168CE85" w14:textId="2964DA1B" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00501926" w:rsidP="001D5555">
+          <w:p w14:paraId="3168CE85" w14:textId="2964DA1B" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>服務團隊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="313" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC792BB" w14:textId="69A338CE" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00292445" w:rsidP="001D5555">
+          <w:p w14:paraId="1CC792BB" w14:textId="69A338CE" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分會會長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="313" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F54D9ED" w14:textId="7C24113F" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00292445" w:rsidP="001D5555">
+          <w:p w14:paraId="2F54D9ED" w14:textId="7C24113F" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分會會長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="313" w:type="pct"/>
+            <w:textDirection w:val="tbRlV"/>
+          </w:tcPr>
+          <w:p w14:paraId="743FEEBB" w14:textId="77777777" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65392DF4" w14:textId="7DB0A6C4" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00292445" w:rsidP="001D5555">
+          <w:p w14:paraId="65392DF4" w14:textId="18FB1ACD" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分會會長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="313" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA4CB75" w14:textId="3D46C989" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00292445" w:rsidP="001D5555">
+          <w:p w14:paraId="5DA4CB75" w14:textId="3D46C989" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分會會長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="313" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9A4DA7" w14:textId="490A020B" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00292445" w:rsidP="001D5555">
+          <w:p w14:paraId="2D9A4DA7" w14:textId="490A020B" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>專區主席</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="313" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13A1D3D1" w14:textId="7912B4CA" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00292445" w:rsidP="001D5555">
+          <w:p w14:paraId="13A1D3D1" w14:textId="7912B4CA" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分區主席</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4247ABBA" w14:textId="77777777" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00292445" w:rsidP="001D5555">
+          <w:p w14:paraId="4247ABBA" w14:textId="77777777" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總監</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5293DE41" w14:textId="77777777" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00292445" w:rsidP="001D5555">
+          <w:p w14:paraId="5293DE41" w14:textId="77777777" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>前任總監</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC23BBB" w14:textId="77777777" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00292445" w:rsidP="001D5555">
+          <w:p w14:paraId="0DC23BBB" w14:textId="77777777" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>第一副總監</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7A3FC9" w14:textId="77777777" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00292445" w:rsidP="001D5555">
+          <w:p w14:paraId="6F7A3FC9" w14:textId="77777777" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>第二副總監</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32B48CA8" w14:textId="77777777" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00292445" w:rsidP="001D5555">
+          <w:p w14:paraId="32B48CA8" w14:textId="77777777" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>前總監</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5384DA54" w14:textId="26A9CB61" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00501926" w:rsidP="001D5555">
+          <w:p w14:paraId="5384DA54" w14:textId="26A9CB61" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>秘書長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="pct"/>
+            <w:tcW w:w="310" w:type="pct"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB8A56E" w14:textId="2E205FF2" w:rsidR="00292445" w:rsidRPr="00501926" w:rsidRDefault="00501926" w:rsidP="001D5555">
+          <w:p w14:paraId="2AB8A56E" w14:textId="2E205FF2" w:rsidR="001C6751" w:rsidRPr="00501926" w:rsidRDefault="001C6751" w:rsidP="001D5555">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501926">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>財務長</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E5F140C" w14:textId="4A25FF04" w:rsidR="00FE7DCE" w:rsidRPr="00AB6A20" w:rsidRDefault="004F474A" w:rsidP="00B50459">
+    <w:p w14:paraId="5E5F140C" w14:textId="02487643" w:rsidR="00FE7DCE" w:rsidRPr="00AB6A20" w:rsidRDefault="004F474A" w:rsidP="00825CB0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>國際獅子會300</w:t>
       </w:r>
       <w:r w:rsidR="00042314" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
         <w:t>-1區</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009109E6" w14:textId="250E7252" w:rsidR="004130EA" w:rsidRPr="00AB6A20" w:rsidRDefault="004130EA" w:rsidP="00EF0C5F">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="center"/>
@@ -5646,179 +5413,152 @@
       <w:r w:rsidR="0038549E" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>暨總監訪問</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F1B37D4" w14:textId="77777777" w:rsidR="004F474A" w:rsidRPr="00AB6A20" w:rsidRDefault="004F474A" w:rsidP="00EF0C5F">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33E315CE" w14:textId="77777777" w:rsidR="000D75B7" w:rsidRDefault="00CA78CD" w:rsidP="00CA78CD">
+    <w:p w14:paraId="200564F2" w14:textId="74DC66BD" w:rsidR="00141E93" w:rsidRPr="00141E93" w:rsidRDefault="00CA78CD" w:rsidP="00141E93">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="500" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="142" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:ind w:leftChars="-71" w:left="-1" w:hangingChars="39" w:hanging="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141E93">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>司 儀:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3EC7" w:rsidRPr="00141E93">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
-      </w:pPr>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>請大會主席</w:t>
       </w:r>
-      <w:r w:rsidR="00CC3EC7" w:rsidRPr="00AB6A20">
+      <w:r w:rsidR="00CC3EC7" w:rsidRPr="00141E93">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>第OO分區OOO主席</w:t>
       </w:r>
-      <w:r w:rsidR="00CC3EC7" w:rsidRPr="00AB6A20">
+      <w:r w:rsidR="00CC3EC7" w:rsidRPr="00141E93">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 鳴鐘宣佈</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00141E93" w:rsidRPr="00CA78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>鳴鐘</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF43FA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>宣布</w:t>
+      </w:r>
+      <w:r w:rsidR="002863AD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>開會</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41943C44" w14:textId="4280A120" w:rsidR="00CC3EC7" w:rsidRPr="000D75B7" w:rsidRDefault="000D75B7" w:rsidP="000D75B7">
+    <w:p w14:paraId="34E37009" w14:textId="17D9F7D5" w:rsidR="000F77C1" w:rsidRPr="00CA78CD" w:rsidRDefault="008C524A" w:rsidP="00141E93">
       <w:pPr>
         <w:pStyle w:val="ac"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="500" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="142" w:firstLineChars="500" w:firstLine="1802"/>
-[...33 lines deleted...]
-        <w:ind w:left="709"/>
+        <w:ind w:leftChars="0" w:left="710" w:hanging="710"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t xml:space="preserve">大會主席說: </w:t>
       </w:r>
       <w:r w:rsidR="000F77C1" w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -5997,51 +5737,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F77C1" w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>聯合例會</w:t>
       </w:r>
       <w:r w:rsidR="0038549E" w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>暨總監訪問</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144DEA01" w14:textId="2C918503" w:rsidR="0064799D" w:rsidRPr="00CA78CD" w:rsidRDefault="00CA78CD" w:rsidP="00CA78CD">
+    <w:p w14:paraId="144DEA01" w14:textId="73F39AED" w:rsidR="0064799D" w:rsidRPr="00CA78CD" w:rsidRDefault="00CA78CD" w:rsidP="00CA78CD">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="196" w:left="392" w:firstLineChars="39" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F77C1" w:rsidRPr="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -6730,79 +6470,77 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>請脫帽</w:t>
       </w:r>
       <w:r w:rsidR="002071CE" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00894B75" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">  敬禮  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004F3C47" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>禮畢</w:t>
       </w:r>
       <w:r w:rsidR="00CC23B9" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006219F3" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 請復帽</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="60E359CE" w14:textId="68CB6D15" w:rsidR="003D3F63" w:rsidRPr="00AB6A20" w:rsidRDefault="00CA78CD" w:rsidP="00CA78CD">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="003D3F63" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -6855,67 +6593,134 @@
       </w:r>
       <w:r w:rsidR="00D2619C" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>，面向獅友</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF90D61" w14:textId="77777777" w:rsidR="00211C1D" w:rsidRPr="00AB6A20" w:rsidRDefault="00211C1D" w:rsidP="00EF0C5F">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="400" w:hangingChars="100" w:hanging="400"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38395F9E" w14:textId="5F249D90" w:rsidR="00A46EF0" w:rsidRPr="00AB6A20" w:rsidRDefault="00D61A60" w:rsidP="00EF0C5F">
+    <w:p w14:paraId="781A3551" w14:textId="77777777" w:rsidR="0072548D" w:rsidRDefault="0072548D" w:rsidP="00EF0C5F">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CCEC172" w14:textId="77777777" w:rsidR="0072548D" w:rsidRDefault="0072548D" w:rsidP="00EF0C5F">
+      <w:pPr>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C05DFF5" w14:textId="77777777" w:rsidR="0072548D" w:rsidRDefault="0072548D" w:rsidP="00EF0C5F">
+      <w:pPr>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64904BB9" w14:textId="77777777" w:rsidR="0072548D" w:rsidRDefault="0072548D" w:rsidP="00EF0C5F">
+      <w:pPr>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F12961" w14:textId="77777777" w:rsidR="0072548D" w:rsidRDefault="0072548D" w:rsidP="00EF0C5F">
+      <w:pPr>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695DF5E3" w14:textId="77777777" w:rsidR="0072548D" w:rsidRDefault="0072548D" w:rsidP="00EF0C5F">
+      <w:pPr>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38395F9E" w14:textId="28CD5C62" w:rsidR="00A46EF0" w:rsidRPr="00AB6A20" w:rsidRDefault="00D61A60" w:rsidP="00EF0C5F">
+      <w:pPr>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>六</w:t>
       </w:r>
       <w:r w:rsidR="00E07DC7" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00211C1D" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA78CD" w:rsidRPr="009B62D4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -6953,51 +6758,51 @@
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>誦讀</w:t>
       </w:r>
       <w:r w:rsidR="00871155" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F474A" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>獅友八大信條</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C15FCAE" w14:textId="3A255657" w:rsidR="004F474A" w:rsidRPr="00A06D54" w:rsidRDefault="00A46EF0" w:rsidP="00EF0C5F">
+    <w:p w14:paraId="6E2D19B1" w14:textId="4E02C404" w:rsidR="00DB6D69" w:rsidRPr="00A06D54" w:rsidRDefault="00A46EF0" w:rsidP="00210DF7">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00CA78CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -7041,73 +6846,50 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>誦</w:t>
       </w:r>
       <w:r w:rsidR="004F474A" w:rsidRPr="00A06D54">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>讀</w:t>
       </w:r>
       <w:r w:rsidR="00DB6D69" w:rsidRPr="00A06D54">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428B4F3D" w14:textId="05EBAD41" w:rsidR="00894B75" w:rsidRPr="00A06D54" w:rsidRDefault="00F552CB" w:rsidP="00D61A60">
       <w:pPr>
         <w:spacing w:line="540" w:lineRule="exact"/>
         <w:ind w:firstLineChars="157" w:firstLine="566"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00894B75" w:rsidRPr="00A06D54">
@@ -7189,71 +6971,51 @@
     <w:p w14:paraId="4AD8EFC9" w14:textId="77777777" w:rsidR="00CA2F77" w:rsidRPr="00AB6A20" w:rsidRDefault="004F474A" w:rsidP="00F552CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:hanging="101"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>誠以待人，嚴以律己，自求奮進，</w:t>
-[...19 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>誠以待人，嚴以律己，自求奮進，毋損他人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F73CD47" w14:textId="77777777" w:rsidR="00CA2F77" w:rsidRPr="00AB6A20" w:rsidRDefault="004F474A" w:rsidP="00F552CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:hanging="101"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
@@ -7321,164 +7083,84 @@
     <w:p w14:paraId="5FB4EA9E" w14:textId="77777777" w:rsidR="004F474A" w:rsidRPr="00AB6A20" w:rsidRDefault="004F474A" w:rsidP="00F552CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:hanging="101"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>關懷疾苦，</w:t>
-[...59 lines deleted...]
-        <w:t>，樂於助人。</w:t>
+        <w:t>關懷疾苦，扶弱濟困，人溺己溺，樂於助人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A99A736" w14:textId="7E3DFBE2" w:rsidR="004F474A" w:rsidRPr="00AB6A20" w:rsidRDefault="00CA2F77" w:rsidP="00F552CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:left="700"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="004F474A" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>多加讚譽，慎於批評，但求輔助，切莫</w:t>
-[...19 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>多加讚譽，慎於批評，但求輔助，切莫詆譭。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B0871A" w14:textId="77777777" w:rsidR="00744ABF" w:rsidRPr="00AB6A20" w:rsidRDefault="00D00EB4" w:rsidP="00613E7E">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163BCB09" w14:textId="1954DD6C" w:rsidR="00977AF8" w:rsidRPr="00AB6A20" w:rsidRDefault="00F552CB" w:rsidP="00DB6D69">
       <w:pPr>
         <w:spacing w:line="540" w:lineRule="exact"/>
@@ -7835,64 +7517,62 @@
             </w:r>
             <w:r w:rsidR="009F52A7" w:rsidRPr="00AB6A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009F52A7" w:rsidRPr="00AB6A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CC3EC7" w:rsidRPr="00AB6A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>會會長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7969,64 +7649,62 @@
             </w:pPr>
             <w:r w:rsidRPr="00AB6A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB6A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB6A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>會會長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8102,64 +7780,62 @@
             </w:pPr>
             <w:r w:rsidRPr="00AB6A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB6A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB6A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>會會長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8257,64 +7933,62 @@
             </w:pPr>
             <w:r w:rsidRPr="00AB6A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB6A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB6A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>會會長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8929,75 +8603,75 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OOO 獅友</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F32399" w:rsidRPr="00AB6A20" w14:paraId="0F82BF11" w14:textId="77777777" w:rsidTr="00210DF7">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="2B160B6C" w14:textId="39CF7EC5" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
+          <w:p w14:paraId="2B160B6C" w14:textId="46F5FEE9" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5835">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>秘書長/</w:t>
+              <w:t>秘書長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="07C0EE4D" w14:textId="3197F523" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
@@ -9036,50 +8710,51 @@
           </w:tcPr>
           <w:p w14:paraId="25E8A068" w14:textId="5C9BF1D1" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5835">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">財務長 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="685E7638" w14:textId="0A8C58BD" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
@@ -9119,51 +8794,50 @@
           </w:tcPr>
           <w:p w14:paraId="537E7AC7" w14:textId="0F5BCE01" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5835">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>辦事處主任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="36390CF8" w14:textId="4F73F93D" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
@@ -9398,135 +9072,109 @@
               <w:t>奕   獅友</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00210DF7" w:rsidRPr="00AB6A20" w14:paraId="4735B701" w14:textId="77777777" w:rsidTr="00210DF7">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="45FFAF1D" w14:textId="248D79DF" w:rsidR="00210DF7" w:rsidRPr="004B5835" w:rsidRDefault="00210DF7" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>督導長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7CEDBB41" w14:textId="342FF09D" w:rsidR="00210DF7" w:rsidRPr="004B5835" w:rsidRDefault="00210DF7" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>朱</w:t>
-[...25 lines deleted...]
-              <w:t>漢   獅友</w:t>
+              <w:t>朱璟漢   獅友</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F32399" w:rsidRPr="00AB6A20" w14:paraId="37BF1886" w14:textId="77777777" w:rsidTr="00210DF7">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="50AE5C07" w14:textId="125B2868" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
@@ -9682,154 +9330,100 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6DFB03C6" w14:textId="5DED2658" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004B5835">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>文宣長</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">文宣長 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="51CCC17C" w14:textId="02885161" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004B5835">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>鍾</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">   獅友</w:t>
+              <w:t>鍾愈甯   獅友</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F32399" w:rsidRPr="00AB6A20" w14:paraId="0C282471" w14:textId="77777777" w:rsidTr="00210DF7">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="38AFDFB1" w14:textId="2CA9A910" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
@@ -9858,75 +9452,61 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4E256889" w14:textId="1EC17D4A" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004B5835">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>祝春燕</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">   獅友</w:t>
+              <w:t>祝春燕   獅友</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F32399" w:rsidRPr="00AB6A20" w14:paraId="2B7A4DA8" w14:textId="77777777" w:rsidTr="00210DF7">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7B0AC044" w14:textId="7E5C5D72" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
@@ -9955,75 +9535,61 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="667ED9E7" w14:textId="52FEF5B6" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004B5835">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>吳裕晨</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">   獅友</w:t>
+              <w:t>吳裕晨   獅友</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F32399" w:rsidRPr="00AB6A20" w14:paraId="5D4360F8" w14:textId="77777777" w:rsidTr="00210DF7">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1C816D23" w14:textId="78DD6586" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
@@ -10035,141 +9601,115 @@
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5835">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>LCIF區協調</w:t>
             </w:r>
             <w:r w:rsidR="00210DF7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>(第</w:t>
-[...23 lines deleted...]
-              <w:t>區主席)</w:t>
+              <w:t>(第8專區主席)</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5835">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">長 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2C448F8A" w14:textId="18236BC7" w:rsidR="00F32399" w:rsidRPr="004B5835" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004B5835">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>王壹</w:t>
             </w:r>
             <w:r w:rsidR="004D0E4A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>郎</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004B5835">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">   獅友</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F32399" w:rsidRPr="00AB6A20" w14:paraId="32355092" w14:textId="77777777" w:rsidTr="00210DF7">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10875,75 +10415,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4D6FA318" w14:textId="628DABE8" w:rsidR="00F32399" w:rsidRPr="00AB6A20" w:rsidRDefault="00F32399" w:rsidP="00F32399">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007C4022">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>鄭久才</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">鄭久才 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="007C4022">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>獅友</w:t>
             </w:r>
@@ -11120,983 +10646,770 @@
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00204A08">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OOO 獅友</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06E5290C" w14:textId="77777777" w:rsidR="0044028C" w:rsidRPr="00AB6A20" w:rsidRDefault="0044028C" w:rsidP="00EF0C5F">
+    <w:p w14:paraId="20EB6119" w14:textId="3E2A66D0" w:rsidR="000F041D" w:rsidRPr="00AB6A20" w:rsidRDefault="009E04A2" w:rsidP="0072548D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="200" w:firstLine="721"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+      <w:r w:rsidR="0082748D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>獅子</w:t>
+      </w:r>
+      <w:r w:rsidR="000F041D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">會 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="000F041D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">會長 </w:t>
+      </w:r>
+      <w:r w:rsidR="000F041D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">暨全體獅友請起立 </w:t>
+      </w:r>
+      <w:r w:rsidR="00613E7E" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>揮手致意</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F8AFDD" w14:textId="5B8C5B0D" w:rsidR="000F041D" w:rsidRPr="00AB6A20" w:rsidRDefault="009E04A2" w:rsidP="00EF0C5F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:leftChars="364" w:left="728"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+      <w:r w:rsidR="0082748D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>獅子會</w:t>
+      </w:r>
+      <w:r w:rsidR="000F041D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="000F041D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">會長 </w:t>
+      </w:r>
+      <w:r w:rsidR="000F041D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">暨全體獅友請起立 </w:t>
+      </w:r>
+      <w:r w:rsidR="00613E7E" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>揮手致意</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7F521A" w14:textId="387D1E31" w:rsidR="000F041D" w:rsidRPr="00AB6A20" w:rsidRDefault="009E04A2" w:rsidP="00EF0C5F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:leftChars="364" w:left="728"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+      <w:r w:rsidR="0082748D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>獅子會</w:t>
+      </w:r>
+      <w:r w:rsidR="000F041D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="000F041D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">會長 </w:t>
+      </w:r>
+      <w:r w:rsidR="000F041D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">暨全體獅友請起立 </w:t>
+      </w:r>
+      <w:r w:rsidR="00613E7E" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>揮手致意</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327D9EB7" w14:textId="40B4DCE2" w:rsidR="000F041D" w:rsidRPr="00AB6A20" w:rsidRDefault="009E04A2" w:rsidP="00EF0C5F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:leftChars="364" w:left="728"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+      <w:r w:rsidR="0082748D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>獅子會</w:t>
+      </w:r>
+      <w:r w:rsidR="000F041D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="000F041D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">會長 </w:t>
+      </w:r>
+      <w:r w:rsidR="000F041D" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">暨全體獅友請起立 </w:t>
+      </w:r>
+      <w:r w:rsidR="00613E7E" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>揮手致意</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E698259" w14:textId="3BE97BE9" w:rsidR="004B5835" w:rsidRDefault="00F552CB" w:rsidP="0072548D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2197" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>其他</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>介紹</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED23EB" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2197" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>(包括</w:t>
+      </w:r>
+      <w:r w:rsidR="00E011A4" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2197" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>專區</w:t>
+      </w:r>
+      <w:r w:rsidR="00966C4A" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>幹部、</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2197" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>分區</w:t>
+      </w:r>
+      <w:r w:rsidR="00966C4A" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>幹部、委員會主席、友</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293EA264" w14:textId="4C835A7C" w:rsidR="003E2197" w:rsidRPr="00AB6A20" w:rsidRDefault="004B5835" w:rsidP="00F552CB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:leftChars="364" w:left="1132" w:hangingChars="112" w:hanging="404"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00F552CB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00966C4A" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>會會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>長暨幹部等)</w:t>
+      </w:r>
+      <w:r w:rsidR="00613E7E" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D0437A" w14:textId="6E3940AA" w:rsidR="001C6751" w:rsidRDefault="00D9122A" w:rsidP="0072548D">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="721"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:u w:val="single"/>
-[...655 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>以上貴賓介紹到此，如有遺漏，敬請見諒，謝謝！</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="30F339CC" w14:textId="5FB84986" w:rsidR="00AB6A20" w:rsidRPr="00F552CB" w:rsidRDefault="00D9122A" w:rsidP="00AB6A20">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">八. </w:t>
       </w:r>
       <w:r w:rsidR="00F552CB" w:rsidRPr="009B62D4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>司</w:t>
       </w:r>
       <w:r w:rsidR="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F552CB" w:rsidRPr="009B62D4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>儀:</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AB6A20" w:rsidRPr="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>新獅友</w:t>
-[...11 lines deleted...]
-        <w:t>入會宣誓</w:t>
+        <w:t>新獅友入會宣誓</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DFD0A51" w14:textId="77777777" w:rsidR="00AB6A20" w:rsidRPr="00AE6981" w:rsidRDefault="00AB6A20" w:rsidP="00AB6A20">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:ind w:left="588"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>這是很隆重的宣誓儀式，</w:t>
       </w:r>
       <w:r w:rsidRPr="009B62D4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>請全體來賓及獅友保持</w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>請全體來賓及獅友保持肅靜，</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>讓我們一起</w:t>
-[...23 lines deleted...]
-        <w:t>宣誓儀式</w:t>
+        <w:t>讓我們一起見證新獅友宣誓儀式</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F81C301" w14:textId="7E55AF06" w:rsidR="00AB6A20" w:rsidRPr="000D75B7" w:rsidRDefault="00204A08" w:rsidP="000D75B7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="640" w:lineRule="exact"/>
         <w:ind w:left="590"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D75B7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>(事前通知</w:t>
-[...23 lines deleted...]
-        <w:t>獅友並備妥獅子衣帽-由分會引導)</w:t>
+        <w:t>(事前通知準獅友並備妥獅子衣帽-由分會引導)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0983AE14" w14:textId="3E808AE6" w:rsidR="000D75B7" w:rsidRPr="000D75B7" w:rsidRDefault="000D75B7" w:rsidP="000D75B7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="640" w:lineRule="exact"/>
         <w:ind w:left="590"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D75B7">
         <w:rPr>
@@ -12109,371 +11422,208 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>※請大會主席上台於舞台右側如圖所示</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6022E7AF" w14:textId="77777777" w:rsidR="00AB6A20" w:rsidRPr="00AE6981" w:rsidRDefault="00AB6A20" w:rsidP="00AB6A20">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>1.</w:t>
-[...43 lines deleted...]
-        <w:t>獅友儘快上台準備宣誓</w:t>
+        <w:t>1.請唱到名字的準獅友儘快上台準備宣誓</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361F1B30" w14:textId="305DC18E" w:rsidR="00AB6A20" w:rsidRPr="00AE6981" w:rsidRDefault="00AB6A20" w:rsidP="00204A08">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:left="629"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>OO獅子會，</w:t>
-[...25 lines deleted...]
-        <w:t>獅友OOO.OOO  、OOO.OOO</w:t>
+        <w:t>OO獅子會，準獅友OOO.OOO  、OOO.OOO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6262C884" w14:textId="5154630D" w:rsidR="00AB6A20" w:rsidRPr="00AE6981" w:rsidRDefault="00AB6A20" w:rsidP="00204A08">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:left="629"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>OO獅子會，</w:t>
-[...25 lines deleted...]
-        <w:t>獅友OOO.OOO  、OOO.OOO</w:t>
+        <w:t>OO獅子會，準獅友OOO.OOO  、OOO.OOO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B3661E" w14:textId="317DE646" w:rsidR="00AB6A20" w:rsidRPr="00AE6981" w:rsidRDefault="00AB6A20" w:rsidP="00204A08">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:left="629"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>OO獅子會，</w:t>
-[...25 lines deleted...]
-        <w:t>獅友OOO.OOO  、OOO.OOO</w:t>
+        <w:t>OO獅子會，準獅友OOO.OOO  、OOO.OOO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B81B6EF" w14:textId="2D5D109F" w:rsidR="00AB6A20" w:rsidRPr="00F552CB" w:rsidRDefault="00AB6A20" w:rsidP="00F552CB">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:left="629"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>OO獅子會，</w:t>
-[...25 lines deleted...]
-        <w:t>獅友OOO.OOO  、OOO.OOO</w:t>
+        <w:t>OO獅子會，準獅友OOO.OOO  、OOO.OOO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF22101" w14:textId="13C5CCBF" w:rsidR="00AB6A20" w:rsidRPr="00204A08" w:rsidRDefault="00AB6A20" w:rsidP="00204A08">
       <w:pPr>
         <w:spacing w:afterLines="100" w:after="240" w:line="800" w:lineRule="exact"/>
         <w:ind w:left="363" w:firstLine="198"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A50B30">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(工作人員引導</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A50B30">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>準</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>準獅友</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A50B30">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> 面向台下)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E915C7" w14:textId="2EB9F4D7" w:rsidR="00AB6A20" w:rsidRPr="00AE6981" w:rsidRDefault="00AB6A20" w:rsidP="00AB6A20">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:left="364"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2.</w:t>
@@ -12636,132 +11786,119 @@
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">     A.</w:t>
       </w:r>
       <w:r w:rsidR="00204A08" w:rsidRPr="00A06D54">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>總監</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00204A08" w:rsidRPr="00A06D54">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>位於新獅友</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>位於新獅友面對台下右側</w:t>
+      </w:r>
       <w:r w:rsidR="00204A08" w:rsidRPr="00A06D54">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...9 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>一步距離面對獅友</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452EDD18" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="00061BA3" w:rsidRDefault="00204A08" w:rsidP="00F552CB">
+    <w:p w14:paraId="31E4CA18" w14:textId="4ABD053F" w:rsidR="00204A08" w:rsidRPr="0072548D" w:rsidRDefault="00204A08" w:rsidP="0072548D">
       <w:pPr>
         <w:spacing w:beforeLines="150" w:before="360"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49428623" wp14:editId="442B815F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49428623" wp14:editId="2CDF4C2D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2418600</wp:posOffset>
+                  <wp:posOffset>2412365</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>192405</wp:posOffset>
+                  <wp:posOffset>194310</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1508760" cy="390698"/>
-                <wp:effectExtent l="0" t="0" r="15240" b="28575"/>
+                <wp:extent cx="1508760" cy="482600"/>
+                <wp:effectExtent l="12700" t="12700" r="15240" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="文字方塊 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1508760" cy="390698"/>
+                          <a:ext cx="1508760" cy="482600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7DE2E886" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="00572793" w:rsidRDefault="00204A08" w:rsidP="00204A08">
                             <w:pPr>
                               <w:jc w:val="center"/>
@@ -12797,147 +11934,103 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="49428623" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 12" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:190.45pt;margin-top:15.15pt;width:118.8pt;height:30.75pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ4nnsXgIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jaQYGKFHUgpkkV&#10;oJWJZ9exaTTH59nXJt1fz9lpQsf6NO3FOfvuu5/f5eq6rQ3bKh8qsAUfneScKSuhrOxLwX883X26&#10;4CygsKUwYFXBdyrw69nHD1eNm6oxrMGUyjNyYsO0cQVfI7pplgW5VrUIJ+CUJaUGXwukq3/JSi8a&#10;8l6bbJznk6wBXzoPUoVAr7edks+Sf62VxAetg0JmCk65YTp9OlfxzGZXYvrihVtXcp+G+IcsalFZ&#10;Cjq4uhUo2MZXf7mqK+khgMYTCXUGWldSpRqomlH+rprlWjiVaqHmBDe0Kfw/t/J+u3SPnmH7BVoa&#10;YGxI48I00GOsp9W+jl/KlJGeWrgb2qZaZDKCzvKL8wmpJOk+X+aTy4voJntDOx/wq4KaRaHgnsaS&#10;uiW2i4CdaW8Sgxkb397SSBLujOqU35VmVUmBx8lJ4oq6MZ5tBU1ZSKkspkIoA2PJOsJ0ZcwAHB0D&#10;mgG0t40wlTg0APNjwD8jDogUFSwO4Lqy4I85KH/26erOvq++qzmWj+2qpaKpv/2EVlDuaHAeOk4H&#10;J+8q6u5CBHwUnkhMA6HFxAc6tIGm4LCXOFuD/33sPdoTt0jLWUNLUfDwayO84sx8s8S6y9Hpadyi&#10;dDk9Ox/TxR9qVocau6lvgCYyol+Ak0mM9mh6UXuon2l/5zEqqYSVFLvg2Is32K0q7b9U83kyor1x&#10;Ahd26WR0HbscufPUPgvv9gRDouY99Osjpu941tlGpIX5BkFXiYSxz11X9/2nnUs03v8f4lIf3pPV&#10;219s9goAAP//AwBQSwMEFAAGAAgAAAAhABa60uHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJG4sKdOqrDSdUMW02yQG4py2pq3WOFWTdd3bY05ws+VPv78/3y1uEDNOofdk&#10;IFkpEEi1b3pqDXx+7J80iBAtNXbwhAZuGGBX3N/lNmv8ld5xPsVWcAiFzBroYhwzKUPdobNh5Uck&#10;vn37ydnI69TKZrJXDneDfFYqlc72xB86O2LZYX0+XZyBUpX7MB+SKr35/vyl3+g41gdjHh+W1xcQ&#10;EZf4B8OvPqtDwU6Vv1ATxGBgrdWWUR7UGgQDaaI3ICoD20SDLHL5v0HxAwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAFDieexeAgAADQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABa60uHdAAAACQEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt">
+              <v:shape id="文字方塊 12" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:189.95pt;margin-top:15.3pt;width:118.8pt;height:38pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7bIuOXwIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kadoFdYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0oOXazLqdhF5kS+fj56KvrtjZsp3yowBZ8dJZzpqyEsrIvBf/+dPfh&#10;krOAwpbCgFUF36vAr+fv3101bqbGsAFTKs/IiQ2zxhV8g+hmWRbkRtUinIFTlpQafC2Qrv4lK71o&#10;yHttsnGeT7MGfOk8SBUCvd52Sj5P/rVWEh+0DgqZKTjlhun06VzHM5tfidmLF25TyUMa4h+yqEVl&#10;Kejg6lagYFtf/eWqrqSHABrPJNQZaF1JlWqgakb5m2pWG+FUqoWaE9zQpvD/3Mr73co9eobtZ2hp&#10;gLEhjQuzQI+xnlb7On4pU0Z6auF+aJtqkckIOs8vL6akkqSbXI6neepr9op2PuAXBTWLQsE9jSV1&#10;S+yWASkimfYmMZix8e01jSTh3qhO+U1pVpUUeJycJK6oG+PZTtCUhZTKYiqE3BpL1hGmK2MG4OgU&#10;0Aygg22EqcShAZifAv4ZcUCkqGBxANeVBX/KQfmjT1d39n31Xc2xfGzXLRVd8I/9hNZQ7mlwHjpO&#10;ByfvKuruUgR8FJ5ITAOhxcQHOrSBpuBwkDjbgP916j3aE7dIy1lDS1Hw8HMrvOLMfLXEuk+jySRu&#10;UbpMzi/GdPHHmvWxxm7rG6CJjOgX4GQSoz2aXtQe6mfa30WMSiphJcUuOPbiDXarSvsv1WKRjGhv&#10;nMClXTkZXccuR+48tc/CuwPBkKh5D/36iNkbnnW2EWlhsUXQVSJh7HPX1UP/aecSNw//h7jUx/dk&#10;9foXm/8GAAD//wMAUEsDBBQABgAIAAAAIQBl153z3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCRuLCmIbOuaTqhi2g2JDXFOW6+t1jhVk3Xd22NOcLPlT7+/P9vOrhcTjqHz&#10;ZCBZKBBIla87agx8HXdPKxAhWqpt7wkN3DDANr+/y2xa+yt94nSIjeAQCqk10MY4pFKGqkVnw8IP&#10;SHw7+dHZyOvYyHq0Vw53vXxWSktnO+IPrR2waLE6Hy7OQKGKXZj2Salvvjt/r97pY6j2xjw+zG8b&#10;EBHn+AfDrz6rQ85Opb9QHURv4GW5XjPKg9IgGNDJ8hVEyaTSGmSeyf8V8h8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAe2yLjl8CAAANBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAZded894AAAAKAQAADwAAAAAAAAAAAAAAAAC5BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7DE2E886" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="00572793" w:rsidRDefault="00204A08" w:rsidP="00204A08">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00572793">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>國旗/獅子會</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00572793">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>旗</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">           如圖:</w:t>
+        <w:t xml:space="preserve">           如圖</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk229918964"/>
-    </w:p>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3129D588" w14:textId="540EFC91" w:rsidR="00204A08" w:rsidRPr="00061BA3" w:rsidRDefault="00204A08" w:rsidP="00572793">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:beforeLines="150" w:before="360"/>
         <w:ind w:leftChars="0" w:left="1922"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
@@ -12988,127 +12081,127 @@
     <w:p w14:paraId="2CF1A1F1" w14:textId="5DFC2575" w:rsidR="00204A08" w:rsidRDefault="00572793" w:rsidP="00572793">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:ind w:leftChars="0" w:left="1922"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C4E68AE" wp14:editId="7B1EDA37">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C4E68AE" wp14:editId="0D2014F5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2967355</wp:posOffset>
+                  <wp:posOffset>2964815</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>196734</wp:posOffset>
+                  <wp:posOffset>95885</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="423372" cy="331470"/>
-                <wp:effectExtent l="57150" t="19050" r="0" b="87630"/>
+                <wp:extent cx="423372" cy="401320"/>
+                <wp:effectExtent l="50800" t="25400" r="34290" b="93980"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="箭號: 向下 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="423372" cy="331470"/>
+                          <a:ext cx="423372" cy="401320"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrow">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="3BA865B7" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+              <v:shapetype w14:anchorId="1B8A61E5" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum height 0 #1"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="prod @4 @3 10800"/>
                   <v:f eqn="sum width 0 @5"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                 <v:handles>
                   <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="箭號: 向下 15" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:233.65pt;margin-top:15.5pt;width:33.35pt;height:26.1pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUGZZbSAIAAPQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wgBtm4RoUJUnSah&#10;FpVOfTaODZEcn3c2BPbX72wgoK5SpWkvzp3v9+fvMr7dN4btFPoabMnzXp8zZSVUtV2X/Ofz/aev&#10;nPkgbCUMWFXyg/L8dvLxw7h1hRrABkylkFES64vWlXwTgiuyzMuNaoTvgVOWjBqwEYFUXGcVipay&#10;NyYb9PtfshawcghSeU+3d0cjn6T8WisZHrX2KjBTcuotpBPTuYpnNhmLYo3CbWp5akP8QxeNqC0V&#10;7VLdiSDYFuu/UjW1RPCgQ09Ck4HWtVRpBpom77+aZrkRTqVZCBzvOpj8/0srH3ZLt0CCoXW+8CTG&#10;KfYam/il/tg+gXXowFL7wCRdjgbD4c2AM0mm4TAf3SQws0uwQx++K2hYFEpeQWuniNAmnMRu7gNV&#10;Jf+zHymXHpIUDkbFNox9UprVFVXNU3Sih5oZZDtBDyukVDbk8TEpX/KOYbo2pgscvh948o+hKlGn&#10;Cx68H9xFpMpgQxfc1BbwrQSma1kf/c8IHOeOEKygOiyQIRyJ6528rwnNufBhIZCYSpym7QuPdGgD&#10;bcnhJHG2Afz91n30JwKRlbOWmF9y/2srUHFmflii1rd8NIqrkpTR55sBKXhtWV1b7LaZAb1BTnvu&#10;ZBKjfzBnUSM0L7Sk01iVTMJKql1yGfCszMJxI2nNpZpOkxuthxNhbpdOnl89EuV5/yLQnSgViIsP&#10;cN4SUbwi1dE3voeF6TaArhPjLrie8KbVSsQ5/Qbi7l7ryevys5r8AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAJQjQWeMAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7CQBCG7ya+w2ZMvBjYQhGxdksM&#10;iQjxYEAS423bHdtqd7bpbqG8veNJbzOZL/98f7ocbCOO2PnakYLJOAKBVDhTU6ng8PY0WoDwQZPR&#10;jSNUcEYPy+zyItWJcSfa4XEfSsEh5BOtoAqhTaT0RYVW+7Frkfj26TqrA69dKU2nTxxuGzmNorm0&#10;uib+UOkWVxUW3/veKuij7fvX8+s637jN/U1/eFnZ9cdZqeur4fEBRMAh/MHwq8/qkLFT7noyXjQK&#10;ZvO7mFEF8YQ7MXAbz3jIFSziKcgslf8bZD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;FBmWW0gCAAD0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJQjQWeMAAAAJAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" adj="10800" fillcolor="#254163 [1636]" strokecolor="#4579b8 [3044]">
+              <v:shape id="箭號: 向下 15" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:233.45pt;margin-top:7.55pt;width:33.35pt;height:31.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBV0WTrSAIAAPQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wgBtm4RoUJUnSah&#10;FpVOfTaODZEcn3c2BPbX72wgoK5SpWkvztn3+7vvMr7dN4btFPoabMnzXp8zZSVUtV2X/Ofz/aev&#10;nPkgbCUMWFXyg/L8dvLxw7h1hRrABkylkFEQ64vWlXwTgiuyzMuNaoTvgVOWlBqwEYGuuM4qFC1F&#10;b0w26Pe/ZC1g5RCk8p5e745KPknxtVYyPGrtVWCm5FRbSCemcxXPbDIWxRqF29TyVIb4hyoaUVtK&#10;2oW6E0GwLdZ/hWpqieBBh56EJgOta6lSD9RN3n/VzXIjnEq9EDjedTD5/xdWPuyWboEEQ+t84UmM&#10;Xew1NvFL9bF9AuvQgaX2gUl6HA2Gw5sBZ5JUo34+HCQws4uzQx++K2hYFEpeQWuniNAmnMRu7gNl&#10;JfuzHV0uNSQpHIyKZRj7pDSrK8qaJ+9EDzUzyHaCBiukVDbkcZgUL1lHN10b0zkO33c82UdXlajT&#10;OQ/ed+48UmawoXNuagv4VgDTlayP9mcEjn1HCFZQHRbIEI7E9U7e14TmXPiwEEhMJU7T9oVHOrSB&#10;tuRwkjjbAP5+6z3aE4FIy1lLzC+5/7UVqDgzPyxR61s+GsVVSZfR5xsaLMNrzepaY7fNDGgGOe25&#10;k0mM9sGcRY3QvNCSTmNWUgkrKXfJZcDzZRaOG0lrLtV0msxoPZwIc7t08jz1SJTn/YtAd6JUIC4+&#10;wHlLRPGKVEfbOA8L020AXSfGXXA94U2rlYhz+g3E3b2+J6vLz2ryBwAA//8DAFBLAwQUAAYACAAA&#10;ACEAUACDAeYAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPTUvDQBC9C/6HZQQv0m5qbGzTbIpU&#10;bCseirUg3jbJmESzsyG7adN/73jSy4PhvXkfyXIwjThi52pLCibjAARSbouaSgWHt6fRDITzmgrd&#10;WEIFZ3SwTC8vEh0X9kSveNz7UrAJuVgrqLxvYyldXqHRbmxbJOY+bWe057MrZdHpE5ubRt4GQSSN&#10;rokTKt3iqsL8e98bBX3w/P612a2zrd3Ob/rDy8qsP85KXV8NjwuGhwUIj4P/+4DfDdwfUi6W2Z4K&#10;JxoFd1E0ZykT0wkIFkzDMAKRKbifhSDTRP6fkf4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAVdFk60gCAAD0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAUACDAeYAAAAOAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" adj="10800" fillcolor="#254163 [1636]" strokecolor="#4579b8 [3044]">
                 <v:fill color2="#4477b6 [3012]" rotate="t" angle="180" colors="0 #2c5d98;52429f #3c7bc7;1 #3a7ccb" focus="100%" type="gradient">
                   <o:fill v:ext="view" type="gradientUnscaled"/>
                 </v:fill>
                 <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00204A08" w:rsidRPr="00572793">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -13150,318 +12243,318 @@
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00572793">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>主席</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDE64BB" w14:textId="0C9272BE" w:rsidR="00204A08" w:rsidRDefault="00204A08" w:rsidP="00204A08">
-[...22 lines deleted...]
-    <w:p w14:paraId="0ACB2D08" w14:textId="6948893C" w:rsidR="00204A08" w:rsidRDefault="00F552CB" w:rsidP="00204A08">
+    <w:p w14:paraId="4CDE64BB" w14:textId="7593067F" w:rsidR="00204A08" w:rsidRDefault="0072548D" w:rsidP="00204A08">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:ind w:leftChars="0" w:left="1922"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B29A25" wp14:editId="716C4B3D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B29A25" wp14:editId="19DAB4AD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1711960</wp:posOffset>
+                  <wp:posOffset>1717040</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>81627</wp:posOffset>
+                  <wp:posOffset>207010</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3017520" cy="586740"/>
-                <wp:effectExtent l="0" t="0" r="11430" b="22860"/>
+                <wp:extent cx="2844800" cy="436880"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="20320"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="文字方塊 14"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3017520" cy="586740"/>
+                          <a:ext cx="2844800" cy="436880"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="514536BF" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="007D440F" w:rsidRDefault="00204A08" w:rsidP="00204A08">
+                          <w:p w14:paraId="514536BF" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="0072548D" w:rsidRDefault="00204A08" w:rsidP="00204A08">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                                <w:sz w:val="48"/>
-                                <w:szCs w:val="48"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007D440F">
+                            <w:r w:rsidRPr="0072548D">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                                <w:sz w:val="48"/>
-                                <w:szCs w:val="48"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>觀眾席</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="67522AEE" w14:textId="77777777" w:rsidR="00204A08" w:rsidRDefault="00204A08" w:rsidP="00204A08"/>
+                          <w:p w14:paraId="67522AEE" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="0072548D" w:rsidRDefault="00204A08" w:rsidP="00204A08">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="14B29A25" id="文字方塊 14" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:134.8pt;margin-top:6.45pt;width:237.6pt;height:46.2pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCieMyPXwIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xpgtHSIUDGqTpNQ&#10;W62d+mwcG6I5Ps8+SNhfv7NDUtbxNO3Fufh+f/edZzdNZdhe+VCCzfnwYsCZshKK0m5y/v357sM1&#10;ZwGFLYQBq3J+UIHfzN+/m9VuqkawBVMozyiIDdPa5XyL6KZZFuRWVSJcgFOWlBp8JZB+/SYrvKgp&#10;emWy0WBwldXgC+dBqhDo9rZV8nmKr7WS+KB1UMhMzqk2TKdP5zqe2Xwmphsv3LaUxzLEP1RRidJS&#10;0j7UrUDBdr78K1RVSg8BNF5IqDLQupQq9UDdDAdvunnaCqdSLwROcD1M4f+Flff7J/foGTafoaEB&#10;RkBqF6aBLmM/jfZV/FKljPQE4aGHTTXIJF1+HAwnlyNSSdJdXl9NxgnX7NXb+YBfFFQsCjn3NJaE&#10;ltivAlJGMu1MYjJj491rGUnCg1Gt8pvSrCwo8SgFSVxRS+PZXtCUhZTKYmqEwhpL1tFNl8b0jsNz&#10;jqZ3OtpGN5U41DsOzjn+mbH3SFnBYu9clRb8uQDFj65c3dp33bc9x/axWTfUdM7H3YTWUBxocB5a&#10;Tgcn70pCdyUCPgpPJKaB0GLiAx3aQJ1zOEqcbcH/Oncf7YlbpOWspqXIefi5E15xZr5aYt2n4Zhm&#10;yzD9jC8ncej+VLM+1dhdtQSayJCeACeTGO3RdKL2UL3Q/i5iVlIJKyl3zrETl9iuKu2/VItFMqK9&#10;cQJX9snJGDqiHLnz3LwI744EQ6LmPXTrI6ZveNbaRk8Lix2CLhMJI84tqkf8aecSN4/vQ1zq0/9k&#10;9fqKzX8DAAD//wMAUEsDBBQABgAIAAAAIQAPV7cv3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqN1QQhviVCii6g2Jgjg78ZJEjddR7Kbp37Oc6HFnnmZn8u3sejHhGDpP&#10;GpYLBQKp9rajRsPX5+5hDSJEQ9b0nlDDBQNsi9ub3GTWn+kDp0NsBIdQyIyGNsYhkzLULToTFn5A&#10;Yu/Hj85EPsdG2tGcOdz1MlEqlc50xB9aM2DZYn08nJyGUpW7MO2XVXrx3fF7/UbvQ73X+v5ufn0B&#10;EXGO/zD81efqUHCnyp/IBtFrSNJNyigbyQYEA8+rFW+pWFBPjyCLXF5PKH4BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAonjMj18CAAANBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAD1e3L94AAAAKAQAADwAAAAAAAAAAAAAAAAC5BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt">
+              <v:shape w14:anchorId="14B29A25" id="文字方塊 14" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:135.2pt;margin-top:16.3pt;width:224pt;height:34.4pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGFUXZXgIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif7D8zpKWMkq1dCqdhpCm&#10;baJDe3Ydu41wfMa+Nil/PWenScfoE+LFOft+f/ddrq7b2rC98qECW/DRRc6ZshLKym4K/v3p9t2U&#10;s4DClsKAVQU/qMCv52/fXDVupsawBVMqzyiIDbPGFXyL6GZZFuRW1SJcgFOWlBp8LZCufpOVXjQU&#10;vTbZOM8vswZ86TxIFQK93nRKPk/xtVYSH7QOCpkpONWG6fTpXMczm1+J2cYLt63ksQzxD1XUorKU&#10;dAh1I1Cwna/+ClVX0kMAjRcS6gy0rqRKPVA3o/xVN6utcCr1QuAEN8AU/l9Yeb9fuUfPsP0MLQ0w&#10;AtK4MAv0GPtpta/jlyplpCcIDwNsqkUm6XE8nUymOakk6SbvL6fThGt28nY+4BcFNYtCwT2NJaEl&#10;9ncBKSOZ9iYxmbHx7VRGkvBgVKf8pjSrypg4BUlcUUvj2V7QlIWUymJqhMIaS9bRTVfGDI6jc45m&#10;cDraRjeVODQ45ucc/8w4eKSsYHFwrisL/lyA8kdfru7s++67nmP72K5baprw7Se0hvJAg/PQcTo4&#10;eVsRunci4KPwRGIaCC0mPtChDTQFh6PE2Rb8r3Pv0Z64RVrOGlqKgoefO+EVZ+arJdZ9Gk0mcYvS&#10;ZfLh45gu/qVm/VJjd/USaCIj+gU4mcRoj6YXtYf6mfZ3EbOSSlhJuQuOvbjEblVp/6VaLJIR7Y0T&#10;eGdXTsbQEeXInaf2WXh3JBgSNe+hXx8xe8WzzjZ6WljsEHSVSBhx7lA94k87l7h5/D/EpX55T1an&#10;v9j8NwAAAP//AwBQSwMEFAAGAAgAAAAhABwmiKPdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FugzAMhu+T+g6RK+22JrCKIkaoJrSqt0lrp50DeIBKHERSSt9+3mk72v70+/vz/WIHMePke0ca&#10;oo0CgVS7pqdWw+f58JSC8MFQYwZHqOGOHvbF6iE3WeNu9IHzKbSCQ8hnRkMXwphJ6esOrfEbNyLx&#10;7dtN1gQep1Y2k7lxuB1krFQiremJP3RmxLLD+nK6Wg2lKg9+PkZVcnf95St9o/exPmr9uF5eX0AE&#10;XMIfDL/6rA4FO1XuSo0Xg4Z4p7aManiOExAM7KKUFxWTKtqCLHL5v0LxAwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMYVRdleAgAADQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABwmiKPdAAAACgEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="514536BF" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="007D440F" w:rsidRDefault="00204A08" w:rsidP="00204A08">
+                    <w:p w14:paraId="514536BF" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="0072548D" w:rsidRDefault="00204A08" w:rsidP="00204A08">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                          <w:sz w:val="48"/>
-                          <w:szCs w:val="48"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007D440F">
+                      <w:r w:rsidRPr="0072548D">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                          <w:sz w:val="48"/>
-                          <w:szCs w:val="48"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>觀眾席</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="67522AEE" w14:textId="77777777" w:rsidR="00204A08" w:rsidRDefault="00204A08" w:rsidP="00204A08"/>
+                    <w:p w14:paraId="67522AEE" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="0072548D" w:rsidRDefault="00204A08" w:rsidP="00204A08">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00204A08" w:rsidRPr="007D440F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="2F8B503E" w14:textId="77777777" w:rsidR="00204A08" w:rsidRDefault="00204A08" w:rsidP="00204A08">
+    <w:p w14:paraId="2856A01F" w14:textId="257ADD93" w:rsidR="00F552CB" w:rsidRDefault="00F552CB" w:rsidP="0072548D">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:ind w:leftChars="0" w:left="1922"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2856A01F" w14:textId="77777777" w:rsidR="00F552CB" w:rsidRPr="00061BA3" w:rsidRDefault="00F552CB" w:rsidP="00204A08">
+    <w:p w14:paraId="44516C41" w14:textId="77777777" w:rsidR="008150B2" w:rsidRPr="0072548D" w:rsidRDefault="008150B2" w:rsidP="0072548D">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:ind w:leftChars="0" w:left="1922"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A2D9020" w14:textId="382DB691" w:rsidR="00AB6A20" w:rsidRPr="00A06D54" w:rsidRDefault="00A06D54" w:rsidP="00A06D54">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="exact"/>
+    <w:p w14:paraId="3A2D9020" w14:textId="382DB691" w:rsidR="00AB6A20" w:rsidRPr="00A06D54" w:rsidRDefault="00A06D54" w:rsidP="00825CB0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="275" w:firstLine="991"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidR="00204A08" w:rsidRPr="00A06D54">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>準備歡迎詞(總監)與誓詞(專區/</w:t>
-[...23 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>準備歡迎詞(總監)與誓詞(專區/新獅友)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FEE330" w14:textId="72B00260" w:rsidR="00AB6A20" w:rsidRPr="006D26BF" w:rsidRDefault="00A06D54" w:rsidP="00A06D54">
+    <w:p w14:paraId="76A3558E" w14:textId="77777777" w:rsidR="001C6751" w:rsidRDefault="001C6751">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FEE330" w14:textId="19268AB1" w:rsidR="00AB6A20" w:rsidRPr="006D26BF" w:rsidRDefault="00A06D54" w:rsidP="00A06D54">
       <w:pPr>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:ind w:firstLineChars="118" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6A20" w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00AB6A20" w:rsidRPr="009B62D4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>司</w:t>
       </w:r>
       <w:r w:rsidR="00AB6A20">
         <w:rPr>
@@ -13585,73 +12678,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="34E834FD" w14:textId="77777777" w:rsidR="00AB6A20" w:rsidRPr="001668FB" w:rsidRDefault="00AB6A20" w:rsidP="001A65CD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:highlight w:val="lightGray"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001668FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:highlight w:val="lightGray"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>現在舉行入會宣誓儀式，</w:t>
-[...21 lines deleted...]
-              <w:t>入會</w:t>
+              <w:t>現在舉行入會宣誓儀式，歡迎新獅友入會</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B4598EA" w14:textId="77777777" w:rsidR="00AB6A20" w:rsidRPr="001668FB" w:rsidRDefault="00AB6A20" w:rsidP="001A65CD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001668FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:highlight w:val="lightGray"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>國際獅子會以服務社會，造福人群為目標，是優秀公民為同胞服務的橋樑，更為發揚博愛精神，增進國際友誼，促進世界大同的一個國際性社團。當您成為會員之後，您會享受到獅友的幫助與友誼、同胞的讚揚與感激、合作的成就與樂趣。獅子主義將使您獲得永恆的生命價值。現在我慎重地請問：您是否願意加入國際獅子會為會員</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -13682,114 +12753,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4253C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4253C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
-        <w:t>宣誓人回答</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>宣誓人回答”願意” 之後</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A4253C">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...49 lines deleted...]
-        </w:rPr>
         <w:t>繼續</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E3A60C" w14:textId="260160A9" w:rsidR="00204A08" w:rsidRDefault="00AB6A20" w:rsidP="00204A08">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:left="504" w:right="-340" w:hanging="324"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -13806,206 +12825,120 @@
         </w:rPr>
         <w:t>司</w:t>
       </w:r>
       <w:r w:rsidR="00204A08">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00204A08" w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>儀:</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00204A08" w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>請第</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>請第OO專區主席OOO獅友</w:t>
+      </w:r>
       <w:r w:rsidR="00204A08" w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-        </w:rPr>
-        <w:t>OO專區主席OOO獅友</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>上台帶領</w:t>
       </w:r>
       <w:r w:rsidR="00204A08" w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:u w:val="single"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">宣誓 </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">新獅友宣誓 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23661B17" w14:textId="17FF032E" w:rsidR="00204A08" w:rsidRPr="00AE6981" w:rsidRDefault="00204A08" w:rsidP="00204A08">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:left="504" w:right="-340" w:hanging="324"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk229307855"/>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>(位置:面向</w:t>
-[...47 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(位置:面向新獅友右前方一步距離的位置以45度面向新獅友)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F29F715" w14:textId="77777777" w:rsidR="00204A08" w:rsidRDefault="00204A08" w:rsidP="00204A08">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
@@ -14336,65 +13269,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="2DD40B2D" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
-[...13 lines deleted...]
-              <v:shape id="箭號: 向上 8" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;margin-left:241.45pt;margin-top:17.45pt;width:31.5pt;height:28.2pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMpRKiRwIAAPIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0hCYesQoUJUnSah&#10;Fo1OfTaODZEcn3c2BPbX72wgoK5SpWkvjs/3+7vvMr7bN4btFPoabMmLXs6ZshKq2q5L/vP54dMt&#10;Zz4IWwkDVpX8oDy/m3z8MG7dSPVhA6ZSyCiI9aPWlXwTghtlmZcb1QjfA6csKTVgIwKJuM4qFC1F&#10;b0zWz/PPWQtYOQSpvKfX+6OST1J8rZUMT1p7FZgpOdUW0onpXMUzm4zFaI3CbWp5KkP8QxWNqC0l&#10;7ULdiyDYFuu/QjW1RPCgQ09Ck4HWtVSpB+qmyF91s9wIp1IvBI53HUz+/4WVj7ulWyDB0Do/8nSN&#10;Xew1NvFL9bF9AuvQgaX2gUl6HOR5PiRIJaluhrfFIIGZXZwd+vBNQcPipeRbN0WENqEkdnMfKCdZ&#10;n61IuFSQbuFgVCzC2B9Ks7qinEXyTuRQM4NsJ2isQkplQxFHSfGSdXTTtTGd4837jif76KoScTrn&#10;/vvOnUfKDDZ0zk1tAd8KYLqS9dH+jMCx7wjBCqrDAhnCkbbeyYeasJwLHxYCiacEP+1eeKJDG2hL&#10;DqcbZxvA32+9R3uiD2k5a4n3Jfe/tgIVZ+a7JWJ9LQY0SRaSMBh+6ZOA15rVtcZumxnQDAracifT&#10;NdoHc75qhOaFVnQas5JKWEm5Sy4DnoVZOO4jLblU02kyo+VwIszt0snz1CNRnvcvAt2JUIGY+Ajn&#10;HRGjV6Q62sZ5WJhuA+g6Me6C6wlvWqxEnNNPIG7utZysLr+qyR8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOzky3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWNqtha00nSYk&#10;hMQFreyyW9aYtjQfVZKt5d9jTuxkW370+nG5nY1mF/Shd1ZAukiAoW2c6m0r4PD5+rAGFqK0Smpn&#10;UcAPBthWtzelLJSb7B4vdWwZhdhQSAFdjGPBeWg6NDIs3IiWdl/OGxlp9C1XXk4UbjRfJskjN7K3&#10;dKGTI7502Az12QiY0mH/7vXgjvX3Bz4dhvzN745C3N/Nu2dgEef4D8OfPqlDRU4nd7YqMC0gWy83&#10;hApYZVQJyLOcmpOATboCXpX8+oPqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMylEqJH&#10;AgAA8gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMU7&#10;OTLfAAAACQEAAA8AAAAAAAAAAAAAAAAAoQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" adj="10800" fillcolor="#254163 [1636]" strokecolor="#4579b8 [3044]">
+              <v:shape w14:anchorId="70EB9B37" id="箭號: 向上 8" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;margin-left:241.45pt;margin-top:17.45pt;width:31.5pt;height:28.2pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMpRKiRwIAAPIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0hCYesQoUJUnSah&#10;Fo1OfTaODZEcn3c2BPbX72wgoK5SpWkvjs/3+7vvMr7bN4btFPoabMmLXs6ZshKq2q5L/vP54dMt&#10;Zz4IWwkDVpX8oDy/m3z8MG7dSPVhA6ZSyCiI9aPWlXwTghtlmZcb1QjfA6csKTVgIwKJuM4qFC1F&#10;b0zWz/PPWQtYOQSpvKfX+6OST1J8rZUMT1p7FZgpOdUW0onpXMUzm4zFaI3CbWp5KkP8QxWNqC0l&#10;7ULdiyDYFuu/QjW1RPCgQ09Ck4HWtVSpB+qmyF91s9wIp1IvBI53HUz+/4WVj7ulWyDB0Do/8nSN&#10;Xew1NvFL9bF9AuvQgaX2gUl6HOR5PiRIJaluhrfFIIGZXZwd+vBNQcPipeRbN0WENqEkdnMfKCdZ&#10;n61IuFSQbuFgVCzC2B9Ks7qinEXyTuRQM4NsJ2isQkplQxFHSfGSdXTTtTGd4837jif76KoScTrn&#10;/vvOnUfKDDZ0zk1tAd8KYLqS9dH+jMCx7wjBCqrDAhnCkbbeyYeasJwLHxYCiacEP+1eeKJDG2hL&#10;DqcbZxvA32+9R3uiD2k5a4n3Jfe/tgIVZ+a7JWJ9LQY0SRaSMBh+6ZOA15rVtcZumxnQDAracifT&#10;NdoHc75qhOaFVnQas5JKWEm5Sy4DnoVZOO4jLblU02kyo+VwIszt0snz1CNRnvcvAt2JUIGY+Ajn&#10;HRGjV6Q62sZ5WJhuA+g6Me6C6wlvWqxEnNNPIG7utZysLr+qyR8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOzky3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWNqtha00nSYk&#10;hMQFreyyW9aYtjQfVZKt5d9jTuxkW370+nG5nY1mF/Shd1ZAukiAoW2c6m0r4PD5+rAGFqK0Smpn&#10;UcAPBthWtzelLJSb7B4vdWwZhdhQSAFdjGPBeWg6NDIs3IiWdl/OGxlp9C1XXk4UbjRfJskjN7K3&#10;dKGTI7502Az12QiY0mH/7vXgjvX3Bz4dhvzN745C3N/Nu2dgEef4D8OfPqlDRU4nd7YqMC0gWy83&#10;hApYZVQJyLOcmpOATboCXpX8+oPqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMylEqJH&#10;AgAA8gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMU7&#10;OTLfAAAACQEAAA8AAAAAAAAAAAAAAAAAoQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" adj="10800" fillcolor="#254163 [1636]" strokecolor="#4579b8 [3044]">
                 <v:fill color2="#4477b6 [3012]" rotate="t" angle="180" colors="0 #2c5d98;52429f #3c7bc7;1 #3a7ccb" focus="100%" type="gradient">
                   <o:fill v:ext="view" type="gradientUnscaled"/>
                 </v:fill>
                 <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="002F6F8C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -14438,51 +13357,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D440F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="002F6F8C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>專區主席</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371020AA" w14:textId="56B0BAC8" w:rsidR="00204A08" w:rsidRPr="002F6F8C" w:rsidRDefault="00204A08" w:rsidP="002F6F8C">
+    <w:p w14:paraId="00C1E165" w14:textId="03F5E0D1" w:rsidR="00204A08" w:rsidRPr="0072548D" w:rsidRDefault="00204A08" w:rsidP="0072548D">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:line="640" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1922"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="002F6F8C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -14524,81 +13443,77 @@
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="002F6F8C" w:rsidRPr="00311801">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="004925E2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>主席</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C1E165" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="00061BA3" w:rsidRDefault="00204A08" w:rsidP="00204A08">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="6D20764A" w14:textId="77777777" w:rsidR="00D41689" w:rsidRDefault="0072548D" w:rsidP="00D41689">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:ind w:leftChars="0" w:left="1922"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DE09CFB" wp14:editId="7CF3099E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DE09CFB" wp14:editId="79B1928E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1717675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>160655</wp:posOffset>
+                  <wp:posOffset>59055</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3200400" cy="594360"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="文字方塊 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3200400" cy="594360"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
@@ -14632,183 +13547,217 @@
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6CE9E716" w14:textId="77777777" w:rsidR="00204A08" w:rsidRDefault="00204A08" w:rsidP="00204A08"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0DE09CFB" id="文字方塊 7" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:135.25pt;margin-top:12.65pt;width:252pt;height:46.8pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI6hh6XgIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whQylZEqBhVp0lV&#10;W62d+mwcG6I5Ps8+SNhfv7NDUtbxNO3FOft+f/dd5tdNZdhe+VCCzfloMORMWQlFaTc5//58++ET&#10;ZwGFLYQBq3J+UIFfL96/m9dupsawBVMozyiIDbPa5XyL6GZZFuRWVSIMwClLSg2+EkhXv8kKL2qK&#10;XplsPBxOsxp84TxIFQK93rRKvkjxtVYSH7QOCpnJOdWG6fTpXMczW8zFbOOF25byWIb4hyoqUVpK&#10;2oe6ESjYzpd/hapK6SGAxoGEKgOtS6lSD9TNaPimm6etcCr1QuAE18MU/l9Yeb9/co+eYfMZGhpg&#10;BKR2YRboMfbTaF/FL1XKSE8QHnrYVINM0uMFDWIyJJUk3eXV5GKacM1evZ0P+EVBxaKQc09jSWiJ&#10;/V1AykimnUlMZmx8ey0jSXgwqlV+U5qVBSUepyCJK2plPNsLmrKQUllMjVBYY8k6uunSmN5xdM7R&#10;9E5H2+imEod6x+E5xz8z9h4pK1jsnavSgj8XoPjRlatb+677tufYPjbrhprO+bSb0BqKAw3OQ8vp&#10;4ORtSejeiYCPwhOJaSC0mPhAhzZQ5xyOEmdb8L/OvUd74hZpOatpKXIefu6EV5yZr5ZYdzWaTOIW&#10;pcvk8uOYLv5Usz7V2F21AprIiH4BTiYx2qPpRO2heqH9XcaspBJWUu6cYyeusF1V2n+plstkRHvj&#10;BN7ZJydj6Ihy5M5z8yK8OxIMiZr30K2PmL3hWWsbPS0sdwi6TCSMOLeoHvGnnUvcPP4f4lKf3pPV&#10;619s8RsAAP//AwBQSwMEFAAGAAgAAAAhAH5XZJfeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01Pg0AQhu8m/ofNmHizC9UWiiyNITa9mViN54WdAik7S9gtpf/e8WRv8/HknWfy7Wx7MeHoO0cK&#10;4kUEAql2pqNGwffX7ikF4YMmo3tHqOCKHrbF/V2uM+Mu9InTITSCQ8hnWkEbwpBJ6esWrfYLNyDx&#10;7uhGqwO3YyPNqC8cbnu5jKK1tLojvtDqAcsW69PhbBWUUbnz0z6u1lfXnX7Sd/oY6r1Sjw/z2yuI&#10;gHP4h+FPn9WhYKfKncl40StYJtGKUS5WzyAYSJIXHlRMxukGZJHL2xeKXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCI6hh6XgIAAA0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB+V2SX3gAAAAoBAAAPAAAAAAAAAAAAAAAAALgEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt">
+              <v:shape w14:anchorId="0DE09CFB" id="文字方塊 7" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:135.25pt;margin-top:4.65pt;width:252pt;height:46.8pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI6hh6XgIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whQylZEqBhVp0lV&#10;W62d+mwcG6I5Ps8+SNhfv7NDUtbxNO3FOft+f/dd5tdNZdhe+VCCzfloMORMWQlFaTc5//58++ET&#10;ZwGFLYQBq3J+UIFfL96/m9dupsawBVMozyiIDbPa5XyL6GZZFuRWVSIMwClLSg2+EkhXv8kKL2qK&#10;XplsPBxOsxp84TxIFQK93rRKvkjxtVYSH7QOCpnJOdWG6fTpXMczW8zFbOOF25byWIb4hyoqUVpK&#10;2oe6ESjYzpd/hapK6SGAxoGEKgOtS6lSD9TNaPimm6etcCr1QuAE18MU/l9Yeb9/co+eYfMZGhpg&#10;BKR2YRboMfbTaF/FL1XKSE8QHnrYVINM0uMFDWIyJJUk3eXV5GKacM1evZ0P+EVBxaKQc09jSWiJ&#10;/V1AykimnUlMZmx8ey0jSXgwqlV+U5qVBSUepyCJK2plPNsLmrKQUllMjVBYY8k6uunSmN5xdM7R&#10;9E5H2+imEod6x+E5xz8z9h4pK1jsnavSgj8XoPjRlatb+677tufYPjbrhprO+bSb0BqKAw3OQ8vp&#10;4ORtSejeiYCPwhOJaSC0mPhAhzZQ5xyOEmdb8L/OvUd74hZpOatpKXIefu6EV5yZr5ZYdzWaTOIW&#10;pcvk8uOYLv5Usz7V2F21AprIiH4BTiYx2qPpRO2heqH9XcaspBJWUu6cYyeusF1V2n+plstkRHvj&#10;BN7ZJydj6Ihy5M5z8yK8OxIMiZr30K2PmL3hWWsbPS0sdwi6TCSMOLeoHvGnnUvcPP4f4lKf3pPV&#10;619s8RsAAP//AwBQSwMEFAAGAAgAAAAhAF3Vni7dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyo3QBNG+JUKKLqDYmCODvxkkSN11Hspunfs5zocTRPs2/z7ex6MeEYOk8a&#10;lgsFAqn2tqNGw9fn7mENIkRD1vSeUMMFA2yL25vcZNaf6QOnQ2wEj1DIjIY2xiGTMtQtOhMWfkDi&#10;7sePzkSOYyPtaM487nqZKLWSznTEF1ozYNlifTycnIZSlbsw7ZfV6uK74/f6jd6Heq/1/d38+gIi&#10;4hz/YfjTZ3Uo2KnyJ7JB9BqSVD0zqmHzCIL7NH3iXDGokg3IIpfXHxS/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAIjqGHpeAgAADQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAF3Vni7dAAAACQEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2029568B" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="007D440F" w:rsidRDefault="00204A08" w:rsidP="00204A08">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007D440F">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                         </w:rPr>
                         <w:t>觀眾席</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6CE9E716" w14:textId="77777777" w:rsidR="00204A08" w:rsidRDefault="00204A08" w:rsidP="00204A08"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00204A08" w:rsidRPr="007D440F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="28F085AF" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="00061BA3" w:rsidRDefault="00204A08" w:rsidP="00204A08">
+    <w:p w14:paraId="7F5116BF" w14:textId="77777777" w:rsidR="00D41689" w:rsidRDefault="00D41689" w:rsidP="00D41689">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:ind w:leftChars="0" w:left="1922"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D440F">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2E454193" w14:textId="77777777" w:rsidR="00204A08" w:rsidRPr="00AE6981" w:rsidRDefault="00204A08" w:rsidP="00204A08">
-[...9 lines deleted...]
-        <w:ind w:firstLine="442"/>
+    <w:p w14:paraId="0222C34D" w14:textId="77777777" w:rsidR="001C6751" w:rsidRDefault="001C6751" w:rsidP="00D41689">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2E454193" w14:textId="2E5B5D9B" w:rsidR="00204A08" w:rsidRPr="00D41689" w:rsidRDefault="00204A08" w:rsidP="00D41689">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41689">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AE6981">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41689">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>全體來賓及</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AE6981">
+        <w:t>全體來賓及獅友請起立</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41689" w:rsidRPr="00D41689">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>獅友請起立</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41689" w:rsidRPr="00D41689">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>請前排貴賓及獅友向後轉</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54DD46F6" w14:textId="6366B64B" w:rsidR="00AB6A20" w:rsidRPr="002F6F8C" w:rsidRDefault="00204A08" w:rsidP="002F6F8C">
+    <w:p w14:paraId="327E3245" w14:textId="77777777" w:rsidR="001C6751" w:rsidRDefault="001C6751">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DD46F6" w14:textId="73161DB2" w:rsidR="00AB6A20" w:rsidRPr="002F6F8C" w:rsidRDefault="00204A08" w:rsidP="002F6F8C">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:ind w:right="-340"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6A20" w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00AB6A20" w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>司</w:t>
       </w:r>
       <w:r w:rsidR="00AB6A20">
@@ -14915,239 +13864,221 @@
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>請宣誓人高舉右手</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015052DD" w14:textId="77777777" w:rsidR="000A032E" w:rsidRPr="00AE6981" w:rsidRDefault="000A032E" w:rsidP="000A032E">
+    <w:p w14:paraId="015052DD" w14:textId="25CCFDCF" w:rsidR="000A032E" w:rsidRPr="00AE6981" w:rsidRDefault="000A032E" w:rsidP="000A032E">
       <w:pPr>
         <w:spacing w:line="640" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>請專區主席</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>請專區主席帶領新獅友</w:t>
+      </w:r>
+      <w:r w:rsidR="00825CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>宣</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>帶領新獅友</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>讀誓詞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7483D15B" w14:textId="5E77E56C" w:rsidR="00AB6A20" w:rsidRPr="009B62D4" w:rsidRDefault="000A032E" w:rsidP="00A06D54">
+      <w:pPr>
+        <w:spacing w:afterLines="100" w:after="240" w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>朗讀誓詞</w:t>
-[...4 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="640" w:lineRule="exact"/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004714F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
-      </w:pPr>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>專區主席說:</w:t>
       </w:r>
       <w:r w:rsidRPr="004714F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>～～請新獅友跟</w:t>
+      </w:r>
+      <w:r w:rsidR="00825CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>著</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004714F3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>我</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004714F3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
-        <w:t>專區主席說:</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="004714F3">
+        <w:t>一句一句</w:t>
+      </w:r>
+      <w:r w:rsidR="0072548D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
-        <w:t>(一句</w:t>
-[...25 lines deleted...]
-        <w:t>朗讀)</w:t>
+        <w:t>宣誓</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10031" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10031"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB6A20" w:rsidRPr="009B62D4" w14:paraId="10AF15E0" w14:textId="77777777" w:rsidTr="001A65CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
           </w:tcPr>
@@ -15166,171 +14097,146 @@
             <w:r w:rsidRPr="009B62D4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
               <w:t>會員入會宣誓詞</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="667F6D67" w14:textId="77777777" w:rsidR="000A032E" w:rsidRPr="009B62D4" w:rsidRDefault="000A032E" w:rsidP="000A032E">
             <w:pPr>
               <w:spacing w:line="640" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009B62D4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
-              <w:t>余</w:t>
-[...11 lines deleted...]
-              <w:t>謹以至誠，服膺國際獅子會憲章所訂之宗旨，並遵守總會</w:t>
+              <w:t>余謹以至誠，服膺國際獅子會憲章所訂之宗旨，並遵守總會</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4194EDA5" w14:textId="77777777" w:rsidR="000A032E" w:rsidRPr="009B62D4" w:rsidRDefault="000A032E" w:rsidP="000A032E">
             <w:pPr>
               <w:spacing w:line="640" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B62D4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">與本會之章程精誠團結，增進友誼，為服務人群，發揚獅子主義，促進國家社會之進步而努力，信守不渝。 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="096DBBFF" w14:textId="77777777" w:rsidR="000A032E" w:rsidRPr="009B62D4" w:rsidRDefault="000A032E" w:rsidP="000A032E">
             <w:pPr>
               <w:spacing w:line="640" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B62D4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">             謹 誓  宣誓人：○○○(</w:t>
-[...23 lines deleted...]
-              <w:t>出自己的名字)</w:t>
+              <w:t xml:space="preserve">             謹 誓  宣誓人：○○○(唸出自己的名字)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51D1CC13" w14:textId="77777777" w:rsidR="000A032E" w:rsidRPr="004714F3" w:rsidRDefault="000A032E" w:rsidP="000A032E">
+          <w:p w14:paraId="51D1CC13" w14:textId="50EA2DD9" w:rsidR="000A032E" w:rsidRPr="004714F3" w:rsidRDefault="000A032E" w:rsidP="000A032E">
             <w:pPr>
               <w:spacing w:line="640" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">             ※專區主席不用拿麥克風一一給宣誓人回達</w:t>
+              <w:t xml:space="preserve">             ※專區主席不用拿麥克風一一給宣誓人回</w:t>
+            </w:r>
+            <w:r w:rsidR="0072548D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>答</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="788ED5B5" w14:textId="77777777" w:rsidR="000A032E" w:rsidRPr="009B62D4" w:rsidRDefault="000A032E" w:rsidP="000A032E">
             <w:pPr>
               <w:spacing w:line="640" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B62D4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">     監誓人：</w:t>
             </w:r>
@@ -15348,84 +14254,84 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B62D4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">              國際獅子會300E-1區 總監 </w:t>
             </w:r>
             <w:r w:rsidR="001668FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
               <w:t>陳榮泰</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CEFA58D" w14:textId="077B1C0E" w:rsidR="00AB6A20" w:rsidRPr="009B62D4" w:rsidRDefault="000A032E" w:rsidP="000A032E">
+          <w:p w14:paraId="7CEFA58D" w14:textId="04F73B22" w:rsidR="00AB6A20" w:rsidRPr="009B62D4" w:rsidRDefault="000A032E" w:rsidP="000A032E">
             <w:pPr>
               <w:spacing w:line="640" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B62D4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">               中華民國  11</w:t>
+              <w:t xml:space="preserve">               中華民國  </w:t>
             </w:r>
-            <w:r w:rsidR="001668FB">
+            <w:r w:rsidR="0072548D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>ＯＯＯ</w:t>
             </w:r>
             <w:r w:rsidRPr="009B62D4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">  年  OO  月  OO  日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27E6EB66" w14:textId="77777777" w:rsidR="00AB6A20" w:rsidRPr="00AE6981" w:rsidRDefault="00AB6A20" w:rsidP="00AB6A20">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
@@ -15492,75 +14398,51 @@
         <w:t>儀:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E1644C" w14:textId="428AACE1" w:rsidR="00AB6A20" w:rsidRPr="00AE6981" w:rsidRDefault="00AB6A20" w:rsidP="00A06D54">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="721"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>宣誓完畢，</w:t>
-[...23 lines deleted...]
-        <w:t>手放下，向後轉，面向獅友。</w:t>
+        <w:t>宣誓完畢，請新獅友手放下，向後轉，面向獅友。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D192F2" w14:textId="77777777" w:rsidR="00AB6A20" w:rsidRPr="00AE6981" w:rsidRDefault="00AB6A20" w:rsidP="00AB6A20">
       <w:pPr>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1EAD1F0D" wp14:editId="27B04E6C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -15779,367 +14661,328 @@
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFF37DD" w14:textId="77777777" w:rsidR="00AB6A20" w:rsidRPr="00AE6981" w:rsidRDefault="00AB6A20" w:rsidP="00AB6A20">
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D0EECFC" w14:textId="77777777" w:rsidR="00AB6A20" w:rsidRPr="00AE6981" w:rsidRDefault="00AB6A20" w:rsidP="00AB6A20">
-[...1 lines deleted...]
-        <w:spacing w:line="560" w:lineRule="auto"/>
+    <w:p w14:paraId="492891BC" w14:textId="77777777" w:rsidR="008B4150" w:rsidRDefault="008B4150" w:rsidP="00AB6A20">
+      <w:pPr>
+        <w:spacing w:line="800" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="492891BC" w14:textId="77777777" w:rsidR="008B4150" w:rsidRDefault="008B4150" w:rsidP="00AB6A20">
+    <w:p w14:paraId="04ED9A26" w14:textId="77777777" w:rsidR="0072548D" w:rsidRDefault="0072548D" w:rsidP="00AB6A20">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60A62EE6" w14:textId="66398ECF" w:rsidR="00AB6A20" w:rsidRDefault="00AB6A20" w:rsidP="00AB6A20">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D26BF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>司</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="006D26BF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>儀:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626225F6" w14:textId="77777777" w:rsidR="00AB6A20" w:rsidRPr="006D26BF" w:rsidRDefault="00AB6A20" w:rsidP="004B5835">
+    <w:p w14:paraId="75FFF10F" w14:textId="2A3F6A17" w:rsidR="00210DF7" w:rsidRDefault="00AB6A20" w:rsidP="0072548D">
       <w:pPr>
         <w:spacing w:line="640" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D26BF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>請所有來賓以熱烈掌聲，</w:t>
-[...23 lines deleted...]
-        <w:t>加入獅子會服務的行列。</w:t>
+        <w:t>請所有來賓以熱烈掌聲，歡迎新獅友加入獅子會服務的行列。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FFF10F" w14:textId="77777777" w:rsidR="00210DF7" w:rsidRDefault="00210DF7" w:rsidP="00B452DB">
+    <w:p w14:paraId="6A574A99" w14:textId="198E4FE5" w:rsidR="00AB6A20" w:rsidRPr="00617722" w:rsidRDefault="00AB6A20" w:rsidP="00B452DB">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00617722">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>7.全體請坐下</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>總監、專區主席請留步</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5123D45C" w14:textId="04BCB853" w:rsidR="00BA2D3E" w:rsidRPr="00AE6981" w:rsidRDefault="00BA2D3E" w:rsidP="00B452DB">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>8.請</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OOO</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>會長</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">穿戴獅子衣帽 </w:t>
+        <w:t xml:space="preserve">會長為新獅友穿戴獅子衣帽 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6696AD67" w14:textId="5592B4C1" w:rsidR="00BA2D3E" w:rsidRPr="00AE6981" w:rsidRDefault="00BA2D3E" w:rsidP="00B452DB">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>9.總監</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>9.總監贈送</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DF7" w:rsidRPr="00AE6981">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>新獅友</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>贈送</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>紀念品</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D873C68" w14:textId="77777777" w:rsidR="00BA2D3E" w:rsidRPr="00AE6981" w:rsidRDefault="00BA2D3E" w:rsidP="00B452DB">
+    <w:p w14:paraId="3D873C68" w14:textId="166D52D0" w:rsidR="00BA2D3E" w:rsidRPr="00AE6981" w:rsidRDefault="00BA2D3E" w:rsidP="00B452DB">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>GMT區協調長</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>GMT區協調長贈送新獅友</w:t>
+      </w:r>
+      <w:r w:rsidR="0072548D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>紀念</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>贈送新獅友</w:t>
-[...10 lines deleted...]
-        <w:t>獅子會章、贈送紀念品</w:t>
+        <w:t>章、紀念品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48708879" w14:textId="45C61835" w:rsidR="000A032E" w:rsidRPr="00210DF7" w:rsidRDefault="00BA2D3E" w:rsidP="000A032E">
       <w:pPr>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF519E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -16149,75 +14992,61 @@
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>司  儀:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD06205" w14:textId="72225077" w:rsidR="000A032E" w:rsidRPr="00210DF7" w:rsidRDefault="000A032E" w:rsidP="0058124D">
       <w:pPr>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:ind w:leftChars="141" w:left="283" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00210DF7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>從此刻起您</w:t>
-[...12 lines deleted...]
-        <w:t>已經是國際獅子會的會員，這枚獅子會章代表您的身份，也是榮譽的標誌，請您珍惜它，並經常佩戴它</w:t>
+        <w:t>從此刻起您已經是國際獅子會的會員，這枚獅子會章代表您的身份，也是榮譽的標誌，請您珍惜它，並經常佩戴它</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="304C01E2" w14:textId="5C26C201" w:rsidR="00A06D54" w:rsidRDefault="00A06D54" w:rsidP="00A06D54">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:afterLines="100" w:after="240" w:line="600" w:lineRule="exact"/>
         <w:ind w:left="400"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00185AFB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -16342,67 +15171,68 @@
           <w:p w14:paraId="369FB39C" w14:textId="77777777" w:rsidR="00A06D54" w:rsidRPr="00B452DB" w:rsidRDefault="00A06D54" w:rsidP="00B452DB">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B452DB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>獅友</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="382" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27BA3C6B" w14:textId="77777777" w:rsidR="00A06D54" w:rsidRPr="00B452DB" w:rsidRDefault="00A06D54" w:rsidP="00B452DB">
+          <w:p w14:paraId="27BA3C6B" w14:textId="758AF366" w:rsidR="00A06D54" w:rsidRPr="00B452DB" w:rsidRDefault="00871D3D" w:rsidP="00B452DB">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B452DB">
+            <w:r w:rsidRPr="00871D3D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>獅友</w:t>
+              <w:t>會長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EAC990F" w14:textId="77777777" w:rsidR="00A06D54" w:rsidRPr="00B452DB" w:rsidRDefault="00A06D54" w:rsidP="00B452DB">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B452DB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
@@ -16501,67 +15331,68 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B452DB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>專區主席</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="382" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC709A4" w14:textId="77777777" w:rsidR="00A06D54" w:rsidRPr="00B452DB" w:rsidRDefault="00A06D54" w:rsidP="00B452DB">
+          <w:p w14:paraId="7BC709A4" w14:textId="0593F843" w:rsidR="00A06D54" w:rsidRPr="00B452DB" w:rsidRDefault="00871D3D" w:rsidP="00B452DB">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B452DB">
+            <w:r w:rsidRPr="00871D3D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>獅友</w:t>
+              <w:t>會長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="382" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DC9D3B0" w14:textId="77777777" w:rsidR="00A06D54" w:rsidRPr="00B452DB" w:rsidRDefault="00A06D54" w:rsidP="00B452DB">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B452DB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>獅友</w:t>
@@ -16587,102 +15418,226 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>獅友</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08CC2CED" w14:textId="77777777" w:rsidR="00B452DB" w:rsidRPr="00B452DB" w:rsidRDefault="00B452DB" w:rsidP="00B452DB">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B452DB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>獅</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="18E22937" w14:textId="003B94E8" w:rsidR="00A06D54" w:rsidRPr="00B452DB" w:rsidRDefault="00B452DB" w:rsidP="00B452DB">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B452DB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>友</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43E5F58C" w14:textId="29EAAE28" w:rsidR="0058124D" w:rsidRPr="00B452DB" w:rsidRDefault="00B452DB" w:rsidP="00B452DB">
+    <w:p w14:paraId="6AC20EF6" w14:textId="66DBB218" w:rsidR="0072548D" w:rsidRDefault="0072548D" w:rsidP="00B452DB">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_ti2xqd159wp7" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="154C3C2E" wp14:editId="15810950">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2044065</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>137795</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2082800" cy="381000"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="778877469" name="文字方塊 13"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2082800" cy="381000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="64A2B7F5" w14:textId="0BCE0FC1" w:rsidR="0072548D" w:rsidRPr="0072548D" w:rsidRDefault="0072548D" w:rsidP="0072548D">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0072548D">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>觀眾席</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="154C3C2E" id="文字方塊 13" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:160.95pt;margin-top:10.85pt;width:164pt;height:30pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBow5t/OwIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykaZcacYosRYYB&#10;RVsgHXpWZCkWJouapMTOfv0oOV/tdhp2kSmReiIfHz296xpNdsJ5Baakw0FOiTAcKmU2Jf3+svw0&#10;ocQHZiqmwYiS7oWnd7OPH6atLcQIatCVcARBjC9aW9I6BFtkmee1aJgfgBUGnRJcwwJu3SarHGsR&#10;vdHZKM9vshZcZR1w4T2e3vdOOkv4UgoenqT0IhBdUswtpNWldR3XbDZlxcYxWyt+SIP9QxYNUwYf&#10;PUHds8DI1qk/oBrFHXiQYcChyUBKxUWqAasZ5u+qWdXMilQLkuPtiSb//2D5425lnx0J3RfosIGR&#10;kNb6wuNhrKeTrolfzJSgHyncn2gTXSAcD0f5ZDTJ0cXRdzUZ5mgjTHa+bZ0PXwU0JBolddiWxBbb&#10;PfjQhx5D4mMetKqWSuu0iVIQC+3IjmETdUg5IvibKG1IW9Kbq+s8Ab/xRejT/bVm/MchvYsoxNMG&#10;cz7XHq3QrTuiqpJOjrysodojXQ56JXnLlwrhH5gPz8yhdJAGHIfwhIvUgDnBwaKkBvfrb+cxHjuK&#10;XkpalGJJ/c8tc4IS/c1gr2+H43HUbtqMrz+PcOMuPetLj9k2C0Cihjh4liczxgd9NKWD5hWnZh5f&#10;RRczHN8uaTiai9APCE4dF/N5CkK1WhYezMryCB0bE2l96V6Zs4e2BhTEIxxFy4p33e1j400D820A&#10;qVLrI889qwf6UelJPIepjKN0uU9R53/H7DcAAAD//wMAUEsDBBQABgAIAAAAIQAYkREE3AAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLG1Boy1NJ0CDC6cNxDlrvCSiSaok&#10;68rbY05w9O9Pvz93m8WNbMaYbPACylUBDP0QlPVawMf7y00NLGXplRyDRwHfmGDTX150slXh7Hc4&#10;77NmVOJTKwWYnKeW8zQYdDKtwoSedscQncw0Rs1VlGcqdyOvimLNnbSeLhg54bPB4Wt/cgK2T7rR&#10;Qy2j2dbK2nn5PL7pVyGur5bHB2AZl/wHw68+qUNPTodw8iqxUcBtVTaECqjKe2AErO8aCg4Cagp4&#10;3/H/H/Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGjDm387AgAAgwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABiREQTcAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAlQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="64A2B7F5" w14:textId="0BCE0FC1" w:rsidR="0072548D" w:rsidRPr="0072548D" w:rsidRDefault="0072548D" w:rsidP="0072548D">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0072548D">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>觀眾席</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E5F58C" w14:textId="5DD5B65E" w:rsidR="0058124D" w:rsidRPr="00B452DB" w:rsidRDefault="00B452DB" w:rsidP="00B452DB">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="240" w:line="600" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A032E" w:rsidRPr="00B452DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>※記得邀請專區主席一同拍照</w:t>
       </w:r>
       <w:r w:rsidR="000A032E" w:rsidRPr="00B452DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
@@ -16753,75 +15708,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4391E264" w14:textId="7E662BD7" w:rsidR="000A032E" w:rsidRPr="0058124D" w:rsidRDefault="000A032E" w:rsidP="0058124D">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:line="600" w:lineRule="exact"/>
         <w:ind w:leftChars="-71" w:left="-142" w:firstLineChars="200" w:firstLine="721"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>請以熱烈的掌聲</w:t>
-[...23 lines deleted...]
-        <w:t>加入獅子會服務的行</w:t>
+        <w:t>請以熱烈的掌聲歡迎新獅友加入獅子會服務的行</w:t>
       </w:r>
       <w:r w:rsidR="0058124D" w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>列。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161E9C47" w14:textId="68BFA4F1" w:rsidR="0058124D" w:rsidRPr="000A032E" w:rsidRDefault="0058124D" w:rsidP="004B5835">
       <w:pPr>
         <w:spacing w:afterLines="100" w:after="240" w:line="600" w:lineRule="exact"/>
         <w:ind w:firstLineChars="39" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -16857,114 +15788,90 @@
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>第00專區主席 000 獅友</w:t>
       </w:r>
       <w:r w:rsidRPr="007934FE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r w:rsidRPr="007934FE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> 新獅友回座</w:t>
+      </w:r>
       <w:r w:rsidRPr="007934FE">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>新獅友</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>--</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296EF699" w14:textId="77777777" w:rsidR="00BA2D3E" w:rsidRPr="00AE6981" w:rsidRDefault="00BA2D3E" w:rsidP="000A032E">
       <w:pPr>
         <w:spacing w:afterLines="100" w:after="240" w:line="720" w:lineRule="exact"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>*總監、GMT區協調長 請留步。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F718FC" w14:textId="6AD29260" w:rsidR="00BA2D3E" w:rsidRDefault="00BA2D3E" w:rsidP="0058124D">
+    <w:p w14:paraId="20F718FC" w14:textId="24CC343D" w:rsidR="00BA2D3E" w:rsidRDefault="00BA2D3E" w:rsidP="0058124D">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:leftChars="-71" w:left="1559" w:hangingChars="472" w:hanging="1701"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidR="0058124D" w:rsidRPr="009B62D4">
         <w:rPr>
@@ -16985,138 +15892,93 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0058124D" w:rsidRPr="009B62D4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>儀:</w:t>
       </w:r>
       <w:r w:rsidRPr="00906F7B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>總監致</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>總監致贈新獅友</w:t>
+      </w:r>
       <w:r w:rsidRPr="00906F7B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>推薦人</w:t>
+      </w:r>
       <w:r w:rsidRPr="00906F7B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>推薦人</w:t>
+        </w:rPr>
+        <w:t>紀念品、</w:t>
+      </w:r>
+      <w:r w:rsidR="0072548D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>GMT</w:t>
       </w:r>
       <w:r w:rsidRPr="00906F7B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>紀念品、</w:t>
-[...53 lines deleted...]
-        <w:t>推薦人紀念章、紀念品。</w:t>
+        <w:t>區協調長致贈推薦人紀念章、紀念品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42864760" w14:textId="72899DD7" w:rsidR="00BA2D3E" w:rsidRPr="005E519A" w:rsidRDefault="00BA2D3E" w:rsidP="005E519A">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:left="1322" w:hangingChars="367" w:hanging="1322"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -17160,73 +16022,51 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>請推薦人【請司儀唱名</w:t>
       </w:r>
       <w:r w:rsidRPr="005E519A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
       <w:r w:rsidRPr="005E519A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>】</w:t>
-[...21 lines deleted...]
-        <w:t>速上台</w:t>
+        <w:t>】請獅友盡速上台</w:t>
       </w:r>
       <w:r w:rsidR="0058124D" w:rsidRPr="005E519A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>接受表揚--</w:t>
       </w:r>
       <w:r w:rsidR="0058124D" w:rsidRPr="005E519A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>(請受獎人先就準備位置)</w:t>
       </w:r>
       <w:r w:rsidRPr="005E519A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -17485,71 +16325,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025775F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>獅友</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="382" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE79B9F" w14:textId="7F7C9ADC" w:rsidR="00980533" w:rsidRPr="0025775F" w:rsidRDefault="00980533" w:rsidP="0025775F">
+          <w:p w14:paraId="4BE79B9F" w14:textId="6D20F390" w:rsidR="00980533" w:rsidRPr="0025775F" w:rsidRDefault="00871D3D" w:rsidP="0025775F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025775F">
+            <w:r w:rsidRPr="00871D3D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>獅友</w:t>
+              <w:t>會長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="382" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F4A048C" w14:textId="4B6BF02A" w:rsidR="00980533" w:rsidRPr="0025775F" w:rsidRDefault="00980533" w:rsidP="0025775F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025775F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
@@ -17607,71 +16448,72 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025775F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>大會主席</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="382" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="387EB01A" w14:textId="1BBE4A09" w:rsidR="00980533" w:rsidRPr="0025775F" w:rsidRDefault="00980533" w:rsidP="0025775F">
+          <w:p w14:paraId="387EB01A" w14:textId="693E00B9" w:rsidR="00980533" w:rsidRPr="0025775F" w:rsidRDefault="00871D3D" w:rsidP="0025775F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025775F">
+            <w:r w:rsidRPr="00871D3D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>獅友</w:t>
+              <w:t>會長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="382" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F36AB89" w14:textId="040119EE" w:rsidR="00980533" w:rsidRPr="0025775F" w:rsidRDefault="00980533" w:rsidP="0025775F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025775F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -17876,51 +16718,51 @@
         <w:t>儀:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>總監、GMT區協調長、推薦人請回座</w:t>
       </w:r>
       <w:r w:rsidRPr="00622E0B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>(拍照後再回座)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EE61F2" w14:textId="14F98BC2" w:rsidR="00D9122A" w:rsidRPr="000A032E" w:rsidRDefault="00D148AE" w:rsidP="000A032E">
+    <w:p w14:paraId="09EE61F2" w14:textId="20056CC5" w:rsidR="00D9122A" w:rsidRPr="000A032E" w:rsidRDefault="00D148AE" w:rsidP="000A032E">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>九</w:t>
       </w:r>
       <w:r w:rsidR="00D9122A" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
@@ -17949,50 +16791,60 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A032E" w:rsidRPr="009B62D4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>儀:</w:t>
       </w:r>
       <w:r w:rsidR="000A032E" w:rsidRPr="00AE6981">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>主席致詞</w:t>
+      </w:r>
+      <w:r w:rsidR="008150B2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (致歡迎詞)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B08BE78" w14:textId="4FBD6D5A" w:rsidR="00D9122A" w:rsidRPr="00F552CB" w:rsidRDefault="00D9122A" w:rsidP="000A032E">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="3"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>請以熱情掌聲歡迎大會主席</w:t>
       </w:r>
       <w:r w:rsidR="00F314A8" w:rsidRPr="00F552CB">
@@ -18023,64 +16875,52 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>上台</w:t>
       </w:r>
       <w:r w:rsidRPr="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>致詞</w:t>
       </w:r>
       <w:r w:rsidR="00A66F6E" w:rsidRPr="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>～</w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>～～</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>感謝</w:t>
       </w:r>
       <w:r w:rsidR="00F314A8" w:rsidRPr="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OOO</w:t>
       </w:r>
       <w:r w:rsidR="00B34DCE" w:rsidRPr="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -18187,54 +17027,54 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>各分會會長</w:t>
       </w:r>
       <w:r w:rsidR="00B34DCE" w:rsidRPr="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>會務報告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BC4C52" w14:textId="1B6DACEA" w:rsidR="00E54E58" w:rsidRPr="004B5835" w:rsidRDefault="00C90FF5" w:rsidP="00F552CB">
+    <w:p w14:paraId="44BC4C52" w14:textId="1B6DACEA" w:rsidR="00E54E58" w:rsidRPr="004B5835" w:rsidRDefault="00C90FF5" w:rsidP="0072548D">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
-        <w:ind w:leftChars="217" w:left="434" w:rightChars="-100" w:right="-200" w:firstLineChars="80" w:firstLine="272"/>
+        <w:ind w:leftChars="217" w:left="434" w:rightChars="-100" w:right="-200"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5835">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>請以熱烈掌聲歡迎</w:t>
       </w:r>
       <w:r w:rsidR="00C96280" w:rsidRPr="004B5835">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
@@ -18285,660 +17125,749 @@
         </w:rPr>
         <w:t>OOO</w:t>
       </w:r>
       <w:r w:rsidR="00F14ADD" w:rsidRPr="004B5835">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">會長 </w:t>
       </w:r>
       <w:r w:rsidRPr="004B5835">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>上台，作會務報告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234494A9" w14:textId="6095356E" w:rsidR="00F14ADD" w:rsidRPr="004B5835" w:rsidRDefault="00A66F6E" w:rsidP="00F552CB">
+    <w:p w14:paraId="234494A9" w14:textId="6DE0C792" w:rsidR="00F14ADD" w:rsidRPr="00C52F13" w:rsidRDefault="00A66F6E" w:rsidP="00F552CB">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:leftChars="217" w:left="434" w:rightChars="-100" w:right="-200" w:firstLineChars="80" w:firstLine="288"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5835">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>～</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B5835">
+        <w:t>～～</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96280" w:rsidRPr="004B5835">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>～</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C96280" w:rsidRPr="004B5835">
+        <w:t>感</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90FF5" w:rsidRPr="004B5835">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>感</w:t>
+        <w:t>謝</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57E23" w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14ADD" w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>會長</w:t>
       </w:r>
       <w:r w:rsidR="00C90FF5" w:rsidRPr="004B5835">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>謝</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>的會務報告</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13" w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>OO會長</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>請回座</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4AA26F" w14:textId="4321C378" w:rsidR="00E54E58" w:rsidRPr="00AB6A20" w:rsidRDefault="00C90FF5" w:rsidP="0072548D">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:leftChars="217" w:left="434" w:rightChars="-170" w:right="-340"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>請以熱烈掌聲歡迎</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96280" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57E23" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>OO</w:t>
       </w:r>
-      <w:r w:rsidR="00F14ADD" w:rsidRPr="004B5835">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E54E58" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>獅子會</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14ADD" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57E23" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14ADD" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>會長</w:t>
       </w:r>
-      <w:r w:rsidR="00C90FF5" w:rsidRPr="004B5835">
-[...7 lines deleted...]
-        <w:t>的會務報告</w:t>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>上台，作會務報告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4AA26F" w14:textId="4321C378" w:rsidR="00E54E58" w:rsidRPr="00AB6A20" w:rsidRDefault="00C90FF5" w:rsidP="00F552CB">
+    <w:p w14:paraId="4ACAD3B7" w14:textId="68C27FA4" w:rsidR="00F14ADD" w:rsidRPr="00AB6A20" w:rsidRDefault="00A66F6E" w:rsidP="00F552CB">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:leftChars="217" w:left="434" w:rightChars="-170" w:right="-340" w:firstLineChars="76" w:firstLine="274"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t>～～</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96280" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>感</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90FF5" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>謝</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57E23" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14ADD" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>會長</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90FF5" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>的會務報告</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13" w:rsidRPr="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13" w:rsidRPr="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO會長</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13" w:rsidRPr="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>請回座</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3925D9F9" w14:textId="77777777" w:rsidR="0072548D" w:rsidRDefault="0072548D" w:rsidP="0072548D">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:leftChars="217" w:left="434" w:rightChars="-170" w:right="-340"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231FA2CA" w14:textId="4D29015B" w:rsidR="00C90FF5" w:rsidRPr="004B5835" w:rsidRDefault="00C90FF5" w:rsidP="0072548D">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:leftChars="217" w:left="434" w:rightChars="-170" w:right="-340"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>請以熱烈掌聲歡迎</w:t>
       </w:r>
-      <w:r w:rsidR="00C96280" w:rsidRPr="00AB6A20">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00C96280" w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F57E23" w:rsidRPr="00AB6A20">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F57E23" w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OO</w:t>
       </w:r>
-      <w:r w:rsidR="00E54E58" w:rsidRPr="00AB6A20">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E54E58" w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>獅子會</w:t>
       </w:r>
-      <w:r w:rsidR="00F14ADD" w:rsidRPr="00AB6A20">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F14ADD" w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F57E23" w:rsidRPr="00AB6A20">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F57E23" w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OOO</w:t>
       </w:r>
-      <w:r w:rsidR="00F14ADD" w:rsidRPr="00AB6A20">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F14ADD" w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>會長</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB6A20">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>上台，作會務報告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACAD3B7" w14:textId="572FB585" w:rsidR="00F14ADD" w:rsidRPr="00AB6A20" w:rsidRDefault="00A66F6E" w:rsidP="00F552CB">
-[...184 lines deleted...]
-    <w:p w14:paraId="471ABFB8" w14:textId="7A3D59E7" w:rsidR="00F14ADD" w:rsidRPr="004B5835" w:rsidRDefault="00A66F6E" w:rsidP="00F552CB">
+    <w:p w14:paraId="471ABFB8" w14:textId="6FC80DB3" w:rsidR="00F14ADD" w:rsidRPr="004B5835" w:rsidRDefault="00A66F6E" w:rsidP="00F552CB">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:leftChars="217" w:left="434" w:firstLineChars="76" w:firstLine="274"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5835">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B5835">
+        <w:t>～～</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96280" w:rsidRPr="004B5835">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>～</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C96280" w:rsidRPr="004B5835">
+        <w:t>感</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90FF5" w:rsidRPr="004B5835">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>感</w:t>
+        <w:t>謝</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57E23" w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14ADD" w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>會長</w:t>
       </w:r>
       <w:r w:rsidR="00C90FF5" w:rsidRPr="004B5835">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>謝</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>的會務報告</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13" w:rsidRPr="004B5835">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>OO會長</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>請回座</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CD33C8" w14:textId="2ADB1C11" w:rsidR="00F00947" w:rsidRPr="00AB6A20" w:rsidRDefault="00F00947" w:rsidP="0072548D">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:leftChars="217" w:left="434" w:rightChars="-100" w:right="-200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">請以熱烈掌聲歡迎 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57E23" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>OO</w:t>
       </w:r>
-      <w:r w:rsidR="00F14ADD" w:rsidRPr="004B5835">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E54E58" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>獅子會</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57E23" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OOO</w:t>
+      </w:r>
+      <w:r w:rsidR="00437546" w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>會長</w:t>
       </w:r>
-      <w:r w:rsidR="00C90FF5" w:rsidRPr="004B5835">
-[...7 lines deleted...]
-        <w:t>的會務報告</w:t>
+      <w:r w:rsidRPr="00AB6A20">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>上台，作會務報告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CD33C8" w14:textId="2ADB1C11" w:rsidR="00F00947" w:rsidRPr="00AB6A20" w:rsidRDefault="00F00947" w:rsidP="00F552CB">
-[...76 lines deleted...]
-    <w:p w14:paraId="31BDDBC0" w14:textId="1EAEFD17" w:rsidR="00F14ADD" w:rsidRPr="00AB6A20" w:rsidRDefault="00A66F6E" w:rsidP="00F552CB">
+    <w:p w14:paraId="31BDDBC0" w14:textId="38B20EFA" w:rsidR="00F14ADD" w:rsidRPr="00AB6A20" w:rsidRDefault="00A66F6E" w:rsidP="00F552CB">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:leftChars="217" w:left="434" w:firstLineChars="76" w:firstLine="274"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>～</w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>～～</w:t>
+      </w:r>
       <w:r w:rsidR="00BC5F8C" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>感謝</w:t>
       </w:r>
       <w:r w:rsidR="00F57E23" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OO</w:t>
       </w:r>
       <w:r w:rsidR="00437546" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>會長</w:t>
       </w:r>
       <w:r w:rsidR="00F00947" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>的會務報告</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13" w:rsidRPr="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OO會長</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52F13" w:rsidRPr="00C52F13">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>請回座</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD9ED14" w14:textId="6659C52E" w:rsidR="00C154C7" w:rsidRPr="00F552CB" w:rsidRDefault="0038549E" w:rsidP="00EF0C5F">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
       <w:r w:rsidR="00D148AE">
         <w:rPr>
@@ -19210,71 +18139,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1995"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:ind w:left="1418" w:hanging="494"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>區</w:t>
-[...19 lines deleted...]
-        <w:t>報告(秘書長)</w:t>
+        <w:t>區務報告(秘書長)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8CD0F0" w14:textId="77777777" w:rsidR="0038549E" w:rsidRPr="00AB6A20" w:rsidRDefault="0038549E" w:rsidP="00F552CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1995"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:ind w:left="1418" w:hanging="494"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -19563,84 +18472,71 @@
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="00606CA7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>LCIF區協調長</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00606CA7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>王壹郎</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>獅</w:t>
-[...11 lines deleted...]
-        <w:t>友</w:t>
+        <w:t>獅友</w:t>
       </w:r>
       <w:r w:rsidRPr="00606CA7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>上台</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>(致贈紀念品)合影</w:t>
       </w:r>
       <w:r w:rsidRPr="00606CA7">
         <w:rPr>
@@ -19676,124 +18572,81 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00606CA7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>※頒贈合影後</w:t>
       </w:r>
       <w:r w:rsidRPr="00606CA7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>LCIF區</w:t>
-[...23 lines deleted...]
-        <w:t>座</w:t>
+        <w:t>LCIF區協調長請回座</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31495721" w14:textId="59144053" w:rsidR="00734FD2" w:rsidRPr="004B5835" w:rsidRDefault="0038549E" w:rsidP="00F552CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1995"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:ind w:left="1400" w:hanging="476"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>區</w:t>
-[...19 lines deleted...]
-        <w:t>建言(請大會主席</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>區務建言(請大會主席</w:t>
       </w:r>
       <w:r w:rsidR="00F314A8" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OOO</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>分區主席</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -19807,51 +18660,50 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1995"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:ind w:left="1428" w:hanging="504"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>總監總結</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7214D943" w14:textId="0DF1C621" w:rsidR="004B5835" w:rsidRPr="004B5835" w:rsidRDefault="004B5835" w:rsidP="00F552CB">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1995"/>
           <w:tab w:val="num" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:ind w:leftChars="439" w:left="993" w:hangingChars="32" w:hanging="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -19940,179 +18792,134 @@
     <w:p w14:paraId="20B22641" w14:textId="694DBE10" w:rsidR="00921BD2" w:rsidRPr="00AB6A20" w:rsidRDefault="00921BD2" w:rsidP="00921BD2">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C93E31" w14:textId="4B6A4B34" w:rsidR="00D1012A" w:rsidRPr="00AB6A20" w:rsidRDefault="00921BD2" w:rsidP="00EF0C5F">
+    <w:p w14:paraId="4067400A" w14:textId="0F8D8D7F" w:rsidR="008150B2" w:rsidRPr="008150B2" w:rsidRDefault="008150B2" w:rsidP="008150B2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4440"/>
+        </w:tabs>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008150B2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>十二.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008150B2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>司 儀:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008150B2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008150B2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>大會主席結論(致感謝詞)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D56F4E1" w14:textId="77777777" w:rsidR="00921BD2" w:rsidRPr="008150B2" w:rsidRDefault="00921BD2" w:rsidP="00EF0C5F">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAF181E" w14:textId="16B3E321" w:rsidR="004F474A" w:rsidRPr="00AB6A20" w:rsidRDefault="0038549E" w:rsidP="00921BD2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
-      <w:r w:rsidR="00D148AE">
-[...108 lines deleted...]
-      <w:r w:rsidR="00D148AE">
+      <w:r w:rsidR="008150B2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidR="00921BD2" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F552CB" w:rsidRPr="009B62D4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -20169,74 +18976,62 @@
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="005A4D1C" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>全體</w:t>
       </w:r>
       <w:r w:rsidR="00476E4E" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>來賓及</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00476E4E" w:rsidRPr="00AB6A20">
+        <w:t>來賓及獅友</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6709" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>獅友</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>請起立</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="61025A06" w14:textId="4B9FE271" w:rsidR="005C3002" w:rsidRPr="00F552CB" w:rsidRDefault="00F552CB" w:rsidP="00EF0C5F">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
@@ -20334,72 +19129,72 @@
         <w:t>全體</w:t>
       </w:r>
       <w:r w:rsidR="001B6709" w:rsidRPr="00F552CB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>請就坐</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084F8A8D" w14:textId="77777777" w:rsidR="00FD589C" w:rsidRPr="00AB6A20" w:rsidRDefault="00FD589C" w:rsidP="00EF0C5F">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="240" w:left="480" w:firstLineChars="300" w:firstLine="1081"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30C36843" w14:textId="48E5C818" w:rsidR="00AE5D9D" w:rsidRPr="00AB6A20" w:rsidRDefault="0038549E" w:rsidP="00921BD2">
+    <w:p w14:paraId="30C36843" w14:textId="30E81B89" w:rsidR="00AE5D9D" w:rsidRPr="00AB6A20" w:rsidRDefault="0038549E" w:rsidP="00921BD2">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="-55"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
-      <w:r w:rsidR="00D148AE" w:rsidRPr="00153C37">
+      <w:r w:rsidR="008150B2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="002F5967" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F552CB" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
@@ -20463,165 +19258,152 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>主席</w:t>
       </w:r>
       <w:r w:rsidR="007C518A" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F474A" w:rsidRPr="00AB6A20">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>鳴鐘</w:t>
       </w:r>
-      <w:r w:rsidR="007C518A" w:rsidRPr="00AB6A20">
-[...15 lines deleted...]
-        <w:t>宣佈典禮完成</w:t>
+      <w:r w:rsidR="00BF43FA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>宣布</w:t>
+      </w:r>
+      <w:r w:rsidR="002863AD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>閉會</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53839D31" w14:textId="61ED9F11" w:rsidR="00FD589C" w:rsidRPr="00D148AE" w:rsidRDefault="00153C37" w:rsidP="00153C37">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>大會主席:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D8E787" w14:textId="77777777" w:rsidR="00153C37" w:rsidRDefault="0038549E" w:rsidP="00153C37">
+    <w:p w14:paraId="53A3F8DC" w14:textId="0742548B" w:rsidR="00AE5D9D" w:rsidRPr="00720B52" w:rsidRDefault="0038549E" w:rsidP="00720B52">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>國際獅子會300</w:t>
       </w:r>
       <w:r w:rsidR="00ED5104" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
-        <w:t>-1</w:t>
-[...11 lines deleted...]
-        <w:t>區</w:t>
+        <w:t>-1區</w:t>
       </w:r>
       <w:r w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F57E23" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>OO</w:t>
       </w:r>
       <w:r w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>專區</w:t>
       </w:r>
       <w:r w:rsidR="00F314A8" w:rsidRPr="00153C37">
@@ -20650,185 +19432,157 @@
       </w:r>
       <w:r w:rsidR="00437546" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>獅子會、</w:t>
       </w:r>
       <w:r w:rsidR="00F57E23" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>OO</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00153C37">
+      <w:r w:rsidR="00437546" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>獅子會、</w:t>
       </w:r>
       <w:r w:rsidR="00F57E23" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>OO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153C37">
+      <w:r w:rsidR="00437546" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>獅子會、</w:t>
       </w:r>
       <w:r w:rsidR="00F57E23" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>OO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153C37">
+      <w:r w:rsidR="00437546" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>獅子會</w:t>
       </w:r>
+      <w:r w:rsidR="00437546" w:rsidRPr="00153C37">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
       <w:r w:rsidRPr="00153C37">
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="0038549E" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>聯合例會暨總監訪問，會議圓滿完成</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08350054" w14:textId="6052CFA3" w:rsidR="00751445" w:rsidRPr="00153C37" w:rsidRDefault="00A66F6E" w:rsidP="00153C37">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:firstLineChars="118" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
-        <w:t>～</w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>～～</w:t>
+      </w:r>
       <w:r w:rsidR="00751445" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>(主席鳴鐘)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745A4831" w14:textId="77777777" w:rsidR="004F474A" w:rsidRPr="00AB6A20" w:rsidRDefault="004F474A" w:rsidP="00EF0C5F">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="480"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6A20">
@@ -20996,91 +19750,93 @@
       <w:r w:rsidR="00D4768B" w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>大家</w:t>
       </w:r>
       <w:r w:rsidRPr="00153C37">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006074F8" w:rsidRPr="00153C37" w:rsidSect="002321C9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1021" w:bottom="907" w:left="1021" w:header="851" w:footer="0" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EAB5171" w14:textId="77777777" w:rsidR="00AD66FC" w:rsidRDefault="00AD66FC">
+    <w:p w14:paraId="4E04723A" w14:textId="77777777" w:rsidR="00D140DE" w:rsidRDefault="00D140DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E0628C0" w14:textId="77777777" w:rsidR="00AD66FC" w:rsidRDefault="00AD66FC">
+    <w:p w14:paraId="3F3FBC9F" w14:textId="77777777" w:rsidR="00D140DE" w:rsidRDefault="00D140DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
+    <w:altName w:val="微軟正黑體"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="全真楷書">
     <w:altName w:val="細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
@@ -21163,136 +19919,104 @@
     <w:r w:rsidR="00D1012A">
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2FF9A160" w14:textId="77777777" w:rsidR="00D1012A" w:rsidRDefault="00D1012A" w:rsidP="00975472">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:ind w:right="360" w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...7 lines deleted...]
-    <w:sdtEndPr>
+  <w:p w14:paraId="1508FA5B" w14:textId="418A38C3" w:rsidR="004C1CA5" w:rsidRPr="004C1CA5" w:rsidRDefault="004C1CA5">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...48 lines deleted...]
-  </w:sdt>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="12369129" w14:textId="77777777" w:rsidR="00D1012A" w:rsidRPr="006A6295" w:rsidRDefault="00D1012A" w:rsidP="00975472">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:ind w:right="360" w:firstLine="360"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3855785A" w14:textId="7D591469" w:rsidR="003A4332" w:rsidRPr="003A4332" w:rsidRDefault="003A4332">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="698AF720" w14:textId="77777777" w:rsidR="003A4332" w:rsidRDefault="003A4332">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18032606" w14:textId="77777777" w:rsidR="00AD66FC" w:rsidRDefault="00AD66FC">
+    <w:p w14:paraId="4EF30071" w14:textId="77777777" w:rsidR="00D140DE" w:rsidRDefault="00D140DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FBA3701" w14:textId="77777777" w:rsidR="00AD66FC" w:rsidRDefault="00AD66FC">
+    <w:p w14:paraId="46D1899A" w14:textId="77777777" w:rsidR="00D140DE" w:rsidRDefault="00D140DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="073CC22A" w14:textId="77777777" w:rsidR="00D1012A" w:rsidRDefault="00382CE9" w:rsidP="00975472">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00D1012A">
@@ -23872,54 +22596,54 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1866287127">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1186285183">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1864171812">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="650525778">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="174850271">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="701252602">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="87"/>
+  <w:zoom w:percent="64"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -23984,231 +22708,242 @@
     <w:rsid w:val="000C24D3"/>
     <w:rsid w:val="000C4D97"/>
     <w:rsid w:val="000C68DF"/>
     <w:rsid w:val="000D75B7"/>
     <w:rsid w:val="000E353C"/>
     <w:rsid w:val="000F041D"/>
     <w:rsid w:val="000F1602"/>
     <w:rsid w:val="000F48EB"/>
     <w:rsid w:val="000F77C1"/>
     <w:rsid w:val="00113751"/>
     <w:rsid w:val="00114D92"/>
     <w:rsid w:val="00115440"/>
     <w:rsid w:val="0011569D"/>
     <w:rsid w:val="001176D0"/>
     <w:rsid w:val="00120D08"/>
     <w:rsid w:val="00126191"/>
     <w:rsid w:val="0012685B"/>
     <w:rsid w:val="00126FC3"/>
     <w:rsid w:val="00130EFD"/>
     <w:rsid w:val="001319BE"/>
     <w:rsid w:val="00133AA9"/>
     <w:rsid w:val="001350E2"/>
     <w:rsid w:val="001351AA"/>
     <w:rsid w:val="0013626D"/>
     <w:rsid w:val="001417C6"/>
+    <w:rsid w:val="00141E93"/>
     <w:rsid w:val="0014405C"/>
     <w:rsid w:val="00146664"/>
     <w:rsid w:val="00147723"/>
     <w:rsid w:val="00152D73"/>
     <w:rsid w:val="00153C37"/>
     <w:rsid w:val="0015559D"/>
     <w:rsid w:val="0015562E"/>
     <w:rsid w:val="00155668"/>
+    <w:rsid w:val="00157807"/>
     <w:rsid w:val="00157B65"/>
     <w:rsid w:val="00161865"/>
     <w:rsid w:val="00162B59"/>
     <w:rsid w:val="00164449"/>
     <w:rsid w:val="001668FB"/>
     <w:rsid w:val="00167356"/>
     <w:rsid w:val="00167818"/>
     <w:rsid w:val="00171B6C"/>
     <w:rsid w:val="00171ED8"/>
     <w:rsid w:val="00176D37"/>
     <w:rsid w:val="00176ED9"/>
     <w:rsid w:val="00176F37"/>
     <w:rsid w:val="00180BF6"/>
     <w:rsid w:val="00183925"/>
     <w:rsid w:val="0018435F"/>
     <w:rsid w:val="00184594"/>
     <w:rsid w:val="001850BD"/>
     <w:rsid w:val="00187399"/>
     <w:rsid w:val="001950ED"/>
     <w:rsid w:val="00195A2B"/>
     <w:rsid w:val="00196ACD"/>
     <w:rsid w:val="00197C61"/>
     <w:rsid w:val="001A068D"/>
     <w:rsid w:val="001A296C"/>
     <w:rsid w:val="001A38F5"/>
     <w:rsid w:val="001A452C"/>
     <w:rsid w:val="001A4567"/>
     <w:rsid w:val="001B0383"/>
     <w:rsid w:val="001B2618"/>
     <w:rsid w:val="001B2CF2"/>
     <w:rsid w:val="001B382E"/>
     <w:rsid w:val="001B5707"/>
     <w:rsid w:val="001B589C"/>
     <w:rsid w:val="001B62AD"/>
     <w:rsid w:val="001B6709"/>
     <w:rsid w:val="001C592D"/>
+    <w:rsid w:val="001C6751"/>
     <w:rsid w:val="001C7B01"/>
     <w:rsid w:val="001D2CE6"/>
     <w:rsid w:val="001D3416"/>
     <w:rsid w:val="001D44D4"/>
     <w:rsid w:val="001D6DB9"/>
     <w:rsid w:val="001E0D34"/>
     <w:rsid w:val="001E1A6D"/>
     <w:rsid w:val="001E3CC6"/>
     <w:rsid w:val="001E7678"/>
     <w:rsid w:val="001F1794"/>
     <w:rsid w:val="001F2FCF"/>
     <w:rsid w:val="001F34BD"/>
     <w:rsid w:val="001F62CA"/>
     <w:rsid w:val="001F75F1"/>
     <w:rsid w:val="0020303C"/>
     <w:rsid w:val="002034E4"/>
     <w:rsid w:val="00204A08"/>
     <w:rsid w:val="00205AF3"/>
     <w:rsid w:val="002066C9"/>
     <w:rsid w:val="00206D15"/>
     <w:rsid w:val="002071CE"/>
     <w:rsid w:val="00210C63"/>
     <w:rsid w:val="00210DF7"/>
     <w:rsid w:val="00211C1D"/>
     <w:rsid w:val="002139C2"/>
     <w:rsid w:val="00215627"/>
     <w:rsid w:val="0021609D"/>
+    <w:rsid w:val="00224B3E"/>
     <w:rsid w:val="00225B43"/>
     <w:rsid w:val="00231B28"/>
     <w:rsid w:val="002321C9"/>
     <w:rsid w:val="00235EAA"/>
     <w:rsid w:val="00237C02"/>
     <w:rsid w:val="002408AE"/>
     <w:rsid w:val="00245E3B"/>
     <w:rsid w:val="002463BE"/>
     <w:rsid w:val="0025775F"/>
     <w:rsid w:val="00257E4C"/>
     <w:rsid w:val="00260693"/>
     <w:rsid w:val="00260DAD"/>
     <w:rsid w:val="00262FB6"/>
     <w:rsid w:val="00272D3D"/>
     <w:rsid w:val="00274778"/>
     <w:rsid w:val="00276A7E"/>
     <w:rsid w:val="0028034D"/>
     <w:rsid w:val="002819C5"/>
     <w:rsid w:val="00282154"/>
     <w:rsid w:val="00284E51"/>
+    <w:rsid w:val="002863AD"/>
     <w:rsid w:val="00287DEA"/>
     <w:rsid w:val="00292445"/>
     <w:rsid w:val="00293693"/>
     <w:rsid w:val="00293B8F"/>
     <w:rsid w:val="00294613"/>
     <w:rsid w:val="00294837"/>
     <w:rsid w:val="00294B34"/>
     <w:rsid w:val="002952C6"/>
     <w:rsid w:val="002A0DA5"/>
     <w:rsid w:val="002A0FF4"/>
     <w:rsid w:val="002A299B"/>
+    <w:rsid w:val="002A6973"/>
     <w:rsid w:val="002B7628"/>
     <w:rsid w:val="002C2633"/>
     <w:rsid w:val="002C71CA"/>
     <w:rsid w:val="002C7FBF"/>
     <w:rsid w:val="002D1C5F"/>
     <w:rsid w:val="002D4621"/>
     <w:rsid w:val="002D6189"/>
     <w:rsid w:val="002E5A78"/>
     <w:rsid w:val="002E5D5C"/>
     <w:rsid w:val="002F39AA"/>
     <w:rsid w:val="002F3F35"/>
     <w:rsid w:val="002F5711"/>
     <w:rsid w:val="002F5967"/>
     <w:rsid w:val="002F628E"/>
     <w:rsid w:val="002F6F8C"/>
     <w:rsid w:val="002F7A69"/>
     <w:rsid w:val="002F7F7D"/>
+    <w:rsid w:val="00300A6F"/>
     <w:rsid w:val="00300E37"/>
     <w:rsid w:val="0030313A"/>
     <w:rsid w:val="00303F35"/>
     <w:rsid w:val="003042F5"/>
+    <w:rsid w:val="00304F9A"/>
     <w:rsid w:val="0030569B"/>
     <w:rsid w:val="00322301"/>
     <w:rsid w:val="00330F28"/>
     <w:rsid w:val="00332E15"/>
     <w:rsid w:val="00335789"/>
     <w:rsid w:val="00337AA1"/>
     <w:rsid w:val="00342A7B"/>
     <w:rsid w:val="003446A8"/>
     <w:rsid w:val="0034530C"/>
     <w:rsid w:val="00345BEF"/>
     <w:rsid w:val="003470F9"/>
     <w:rsid w:val="0035101D"/>
     <w:rsid w:val="003511AA"/>
     <w:rsid w:val="003529FA"/>
     <w:rsid w:val="00353541"/>
     <w:rsid w:val="0035465E"/>
     <w:rsid w:val="00354F1E"/>
     <w:rsid w:val="00355B17"/>
     <w:rsid w:val="00355C4F"/>
     <w:rsid w:val="00357345"/>
     <w:rsid w:val="003649D8"/>
     <w:rsid w:val="0037058A"/>
     <w:rsid w:val="00371682"/>
     <w:rsid w:val="0038280D"/>
     <w:rsid w:val="00382CE9"/>
     <w:rsid w:val="00382DD5"/>
     <w:rsid w:val="0038549E"/>
     <w:rsid w:val="00392AE9"/>
     <w:rsid w:val="00393C83"/>
     <w:rsid w:val="003940B0"/>
     <w:rsid w:val="00397064"/>
     <w:rsid w:val="003A23C1"/>
     <w:rsid w:val="003A2ED0"/>
+    <w:rsid w:val="003A4332"/>
     <w:rsid w:val="003B022F"/>
     <w:rsid w:val="003B04CA"/>
     <w:rsid w:val="003B08F8"/>
     <w:rsid w:val="003B5013"/>
     <w:rsid w:val="003B7AC7"/>
     <w:rsid w:val="003C06DC"/>
     <w:rsid w:val="003C5535"/>
     <w:rsid w:val="003D10CD"/>
     <w:rsid w:val="003D1BDC"/>
+    <w:rsid w:val="003D3833"/>
     <w:rsid w:val="003D3DC2"/>
     <w:rsid w:val="003D3F63"/>
     <w:rsid w:val="003D58BE"/>
     <w:rsid w:val="003D72D6"/>
     <w:rsid w:val="003D7CEF"/>
     <w:rsid w:val="003E2197"/>
     <w:rsid w:val="003E45D2"/>
     <w:rsid w:val="003E5565"/>
     <w:rsid w:val="003F0360"/>
     <w:rsid w:val="003F5539"/>
     <w:rsid w:val="004003F9"/>
     <w:rsid w:val="00400CCD"/>
     <w:rsid w:val="004047CF"/>
     <w:rsid w:val="00407FDE"/>
     <w:rsid w:val="004100BB"/>
     <w:rsid w:val="00410408"/>
+    <w:rsid w:val="00411853"/>
     <w:rsid w:val="004130EA"/>
     <w:rsid w:val="004163B4"/>
     <w:rsid w:val="004253D6"/>
     <w:rsid w:val="00431615"/>
     <w:rsid w:val="00433E27"/>
     <w:rsid w:val="00437546"/>
     <w:rsid w:val="0044028C"/>
     <w:rsid w:val="004438D4"/>
     <w:rsid w:val="00446D50"/>
     <w:rsid w:val="00452D94"/>
     <w:rsid w:val="0045328F"/>
     <w:rsid w:val="0045549B"/>
     <w:rsid w:val="00464B93"/>
     <w:rsid w:val="00465EC2"/>
     <w:rsid w:val="0047232A"/>
     <w:rsid w:val="004729AE"/>
     <w:rsid w:val="00476E4E"/>
     <w:rsid w:val="00477DFD"/>
     <w:rsid w:val="00486E57"/>
     <w:rsid w:val="004925E2"/>
     <w:rsid w:val="004929EB"/>
     <w:rsid w:val="00494AC0"/>
     <w:rsid w:val="00494B28"/>
     <w:rsid w:val="00497CDF"/>
     <w:rsid w:val="004A05B6"/>
@@ -24253,446 +22988,474 @@
     <w:rsid w:val="00544F64"/>
     <w:rsid w:val="00553243"/>
     <w:rsid w:val="00554ED1"/>
     <w:rsid w:val="00557186"/>
     <w:rsid w:val="005574B6"/>
     <w:rsid w:val="00562375"/>
     <w:rsid w:val="00564110"/>
     <w:rsid w:val="005659F1"/>
     <w:rsid w:val="005708CF"/>
     <w:rsid w:val="00572793"/>
     <w:rsid w:val="00575BF4"/>
     <w:rsid w:val="00575FD1"/>
     <w:rsid w:val="00576E86"/>
     <w:rsid w:val="0058124D"/>
     <w:rsid w:val="00585AD6"/>
     <w:rsid w:val="00586733"/>
     <w:rsid w:val="00586F4D"/>
     <w:rsid w:val="00591AEF"/>
     <w:rsid w:val="00591EE4"/>
     <w:rsid w:val="00592D03"/>
     <w:rsid w:val="00593B1F"/>
     <w:rsid w:val="00594DB0"/>
     <w:rsid w:val="005962A7"/>
     <w:rsid w:val="005A4D1C"/>
     <w:rsid w:val="005A6CDD"/>
+    <w:rsid w:val="005B1536"/>
     <w:rsid w:val="005B1D2A"/>
     <w:rsid w:val="005B3D60"/>
+    <w:rsid w:val="005B4415"/>
     <w:rsid w:val="005B454B"/>
     <w:rsid w:val="005B6C0F"/>
     <w:rsid w:val="005C3002"/>
     <w:rsid w:val="005C462A"/>
     <w:rsid w:val="005D5C50"/>
+    <w:rsid w:val="005D6108"/>
     <w:rsid w:val="005D67BC"/>
     <w:rsid w:val="005E4BAD"/>
     <w:rsid w:val="005E519A"/>
     <w:rsid w:val="005E5886"/>
     <w:rsid w:val="005E631B"/>
     <w:rsid w:val="005E7111"/>
     <w:rsid w:val="005E7262"/>
     <w:rsid w:val="005F075B"/>
     <w:rsid w:val="005F0E0A"/>
     <w:rsid w:val="005F208C"/>
     <w:rsid w:val="005F229F"/>
     <w:rsid w:val="005F50C1"/>
     <w:rsid w:val="00600581"/>
     <w:rsid w:val="00603209"/>
     <w:rsid w:val="006049F3"/>
     <w:rsid w:val="0060637D"/>
     <w:rsid w:val="006074F8"/>
     <w:rsid w:val="00611561"/>
     <w:rsid w:val="006131D6"/>
     <w:rsid w:val="00613E7E"/>
     <w:rsid w:val="00616D19"/>
     <w:rsid w:val="006209FE"/>
     <w:rsid w:val="00620FCE"/>
     <w:rsid w:val="00621079"/>
     <w:rsid w:val="006219F3"/>
     <w:rsid w:val="00622506"/>
     <w:rsid w:val="00624626"/>
     <w:rsid w:val="006246FE"/>
     <w:rsid w:val="00625503"/>
     <w:rsid w:val="00632972"/>
     <w:rsid w:val="00634281"/>
     <w:rsid w:val="006345A0"/>
     <w:rsid w:val="00634946"/>
     <w:rsid w:val="00637D21"/>
     <w:rsid w:val="006410ED"/>
     <w:rsid w:val="00644980"/>
     <w:rsid w:val="00644B43"/>
+    <w:rsid w:val="00644E33"/>
     <w:rsid w:val="00645A10"/>
     <w:rsid w:val="00646452"/>
     <w:rsid w:val="00646EDA"/>
     <w:rsid w:val="00646FC4"/>
     <w:rsid w:val="00647341"/>
     <w:rsid w:val="0064799D"/>
     <w:rsid w:val="006500E8"/>
     <w:rsid w:val="006501CA"/>
+    <w:rsid w:val="006521EF"/>
     <w:rsid w:val="00654462"/>
     <w:rsid w:val="00660DC9"/>
     <w:rsid w:val="00661991"/>
     <w:rsid w:val="00661CDC"/>
     <w:rsid w:val="006658F5"/>
     <w:rsid w:val="006668E2"/>
     <w:rsid w:val="00670D63"/>
     <w:rsid w:val="00672E64"/>
     <w:rsid w:val="00675AA0"/>
     <w:rsid w:val="006766C8"/>
     <w:rsid w:val="00677026"/>
     <w:rsid w:val="00696BD8"/>
     <w:rsid w:val="00696FE7"/>
     <w:rsid w:val="00697C92"/>
     <w:rsid w:val="006A0521"/>
     <w:rsid w:val="006A0AC4"/>
     <w:rsid w:val="006A1803"/>
     <w:rsid w:val="006A2FAE"/>
     <w:rsid w:val="006A3705"/>
     <w:rsid w:val="006A4083"/>
     <w:rsid w:val="006A43DE"/>
     <w:rsid w:val="006A4AEC"/>
     <w:rsid w:val="006A6295"/>
     <w:rsid w:val="006B29CF"/>
     <w:rsid w:val="006B49FD"/>
+    <w:rsid w:val="006B78E8"/>
     <w:rsid w:val="006C3E18"/>
     <w:rsid w:val="006C59CF"/>
     <w:rsid w:val="006C5F48"/>
     <w:rsid w:val="006C6F1D"/>
     <w:rsid w:val="006D049E"/>
     <w:rsid w:val="006D0E3F"/>
     <w:rsid w:val="006D1381"/>
     <w:rsid w:val="006D5366"/>
     <w:rsid w:val="006D5E6C"/>
     <w:rsid w:val="006E04B5"/>
     <w:rsid w:val="006E1885"/>
     <w:rsid w:val="006E2EA6"/>
+    <w:rsid w:val="006E4288"/>
     <w:rsid w:val="006E5557"/>
     <w:rsid w:val="006E66B0"/>
     <w:rsid w:val="006E761C"/>
     <w:rsid w:val="006F4F76"/>
     <w:rsid w:val="006F544C"/>
     <w:rsid w:val="006F5694"/>
     <w:rsid w:val="00700751"/>
     <w:rsid w:val="00703A20"/>
     <w:rsid w:val="00703A4A"/>
     <w:rsid w:val="00703D24"/>
     <w:rsid w:val="00705292"/>
     <w:rsid w:val="00710CD3"/>
     <w:rsid w:val="007153F6"/>
     <w:rsid w:val="00720569"/>
+    <w:rsid w:val="00720B52"/>
     <w:rsid w:val="00723916"/>
+    <w:rsid w:val="0072548D"/>
     <w:rsid w:val="007325DE"/>
     <w:rsid w:val="00732A32"/>
     <w:rsid w:val="00734FD2"/>
     <w:rsid w:val="0073777A"/>
     <w:rsid w:val="00744ABF"/>
     <w:rsid w:val="0074672E"/>
     <w:rsid w:val="00751445"/>
     <w:rsid w:val="00751F56"/>
     <w:rsid w:val="00753CB7"/>
     <w:rsid w:val="0075668A"/>
     <w:rsid w:val="00756F7A"/>
     <w:rsid w:val="00760374"/>
     <w:rsid w:val="00761D58"/>
     <w:rsid w:val="00761E47"/>
     <w:rsid w:val="00770495"/>
     <w:rsid w:val="00774E39"/>
     <w:rsid w:val="007758D0"/>
     <w:rsid w:val="00776490"/>
     <w:rsid w:val="00777E42"/>
     <w:rsid w:val="00780B44"/>
     <w:rsid w:val="00782EE1"/>
     <w:rsid w:val="00787A72"/>
     <w:rsid w:val="00794EA3"/>
     <w:rsid w:val="007A14A0"/>
     <w:rsid w:val="007A4A49"/>
     <w:rsid w:val="007B28C6"/>
     <w:rsid w:val="007B3C8B"/>
     <w:rsid w:val="007C22B8"/>
     <w:rsid w:val="007C518A"/>
     <w:rsid w:val="007C76FA"/>
+    <w:rsid w:val="007D0115"/>
     <w:rsid w:val="007D0239"/>
     <w:rsid w:val="007D1794"/>
     <w:rsid w:val="007D21E5"/>
     <w:rsid w:val="007D68AC"/>
     <w:rsid w:val="007E1209"/>
     <w:rsid w:val="007E723A"/>
     <w:rsid w:val="007F0D74"/>
     <w:rsid w:val="007F349B"/>
     <w:rsid w:val="007F3CD6"/>
     <w:rsid w:val="007F4554"/>
     <w:rsid w:val="007F54BD"/>
     <w:rsid w:val="007F692B"/>
     <w:rsid w:val="007F6C22"/>
     <w:rsid w:val="00800B12"/>
+    <w:rsid w:val="00803A4F"/>
     <w:rsid w:val="008066DF"/>
     <w:rsid w:val="00807037"/>
     <w:rsid w:val="00807261"/>
     <w:rsid w:val="00807B86"/>
     <w:rsid w:val="008104CB"/>
     <w:rsid w:val="00811818"/>
     <w:rsid w:val="00813409"/>
     <w:rsid w:val="00813AC1"/>
     <w:rsid w:val="00813C31"/>
+    <w:rsid w:val="008150B2"/>
     <w:rsid w:val="00816159"/>
     <w:rsid w:val="00816832"/>
     <w:rsid w:val="00817860"/>
     <w:rsid w:val="00820E36"/>
     <w:rsid w:val="0082129C"/>
+    <w:rsid w:val="00824F94"/>
+    <w:rsid w:val="00825CB0"/>
     <w:rsid w:val="0082748D"/>
     <w:rsid w:val="00827A8D"/>
     <w:rsid w:val="00830592"/>
     <w:rsid w:val="008323AE"/>
     <w:rsid w:val="00835BDB"/>
     <w:rsid w:val="0084275E"/>
     <w:rsid w:val="0085129A"/>
     <w:rsid w:val="008522A8"/>
     <w:rsid w:val="0085496A"/>
     <w:rsid w:val="00855AE9"/>
     <w:rsid w:val="0085615A"/>
     <w:rsid w:val="008601C5"/>
     <w:rsid w:val="00865EA3"/>
     <w:rsid w:val="0086706B"/>
     <w:rsid w:val="00871155"/>
+    <w:rsid w:val="00871D3D"/>
     <w:rsid w:val="00872B19"/>
     <w:rsid w:val="008731B0"/>
     <w:rsid w:val="00883FCB"/>
     <w:rsid w:val="00891284"/>
     <w:rsid w:val="00892539"/>
     <w:rsid w:val="00892F5C"/>
     <w:rsid w:val="00894B75"/>
     <w:rsid w:val="00895283"/>
     <w:rsid w:val="008960F8"/>
     <w:rsid w:val="008A0F0D"/>
     <w:rsid w:val="008A765A"/>
     <w:rsid w:val="008B4150"/>
     <w:rsid w:val="008C1385"/>
     <w:rsid w:val="008C524A"/>
     <w:rsid w:val="008C63E0"/>
     <w:rsid w:val="008D3D61"/>
+    <w:rsid w:val="008D49B3"/>
     <w:rsid w:val="008E1F3B"/>
     <w:rsid w:val="008E3A46"/>
     <w:rsid w:val="008E500A"/>
     <w:rsid w:val="008F7C68"/>
     <w:rsid w:val="00900B47"/>
     <w:rsid w:val="00901410"/>
     <w:rsid w:val="009015A7"/>
     <w:rsid w:val="00901674"/>
     <w:rsid w:val="0090185E"/>
     <w:rsid w:val="00905531"/>
     <w:rsid w:val="00905985"/>
     <w:rsid w:val="00905A12"/>
     <w:rsid w:val="00906F7B"/>
     <w:rsid w:val="00907FED"/>
     <w:rsid w:val="00915EEC"/>
     <w:rsid w:val="0091660F"/>
     <w:rsid w:val="00921BD2"/>
     <w:rsid w:val="00925766"/>
     <w:rsid w:val="00925BAB"/>
     <w:rsid w:val="009341BD"/>
     <w:rsid w:val="00943EEC"/>
     <w:rsid w:val="009510CA"/>
     <w:rsid w:val="00951578"/>
     <w:rsid w:val="009538F5"/>
     <w:rsid w:val="009539C7"/>
     <w:rsid w:val="00957912"/>
     <w:rsid w:val="00964F99"/>
     <w:rsid w:val="00966C4A"/>
     <w:rsid w:val="00971CB3"/>
     <w:rsid w:val="009730A8"/>
     <w:rsid w:val="00975472"/>
     <w:rsid w:val="0097564A"/>
     <w:rsid w:val="00975D2D"/>
     <w:rsid w:val="0097622F"/>
+    <w:rsid w:val="00977A5C"/>
     <w:rsid w:val="00977AF8"/>
     <w:rsid w:val="00980533"/>
     <w:rsid w:val="00981A11"/>
     <w:rsid w:val="00986806"/>
     <w:rsid w:val="009878A3"/>
     <w:rsid w:val="009878F5"/>
     <w:rsid w:val="0099153E"/>
     <w:rsid w:val="00991B11"/>
     <w:rsid w:val="0099393B"/>
     <w:rsid w:val="0099658F"/>
     <w:rsid w:val="00997704"/>
     <w:rsid w:val="009A1D84"/>
     <w:rsid w:val="009A7564"/>
     <w:rsid w:val="009B0664"/>
     <w:rsid w:val="009B1E3E"/>
     <w:rsid w:val="009C4C7F"/>
     <w:rsid w:val="009C6241"/>
     <w:rsid w:val="009C67F8"/>
     <w:rsid w:val="009C6A2B"/>
     <w:rsid w:val="009D34EC"/>
     <w:rsid w:val="009D375C"/>
     <w:rsid w:val="009D6E0D"/>
     <w:rsid w:val="009D7E9C"/>
     <w:rsid w:val="009E04A2"/>
     <w:rsid w:val="009E189D"/>
     <w:rsid w:val="009F0F02"/>
     <w:rsid w:val="009F1451"/>
     <w:rsid w:val="009F171D"/>
     <w:rsid w:val="009F1E65"/>
     <w:rsid w:val="009F2313"/>
     <w:rsid w:val="009F52A7"/>
     <w:rsid w:val="009F577F"/>
     <w:rsid w:val="009F6455"/>
     <w:rsid w:val="009F78F7"/>
     <w:rsid w:val="00A02C08"/>
     <w:rsid w:val="00A04743"/>
     <w:rsid w:val="00A06495"/>
     <w:rsid w:val="00A0694B"/>
     <w:rsid w:val="00A06D54"/>
+    <w:rsid w:val="00A1135A"/>
     <w:rsid w:val="00A11C94"/>
     <w:rsid w:val="00A1289A"/>
     <w:rsid w:val="00A14908"/>
     <w:rsid w:val="00A1497A"/>
     <w:rsid w:val="00A14ACF"/>
     <w:rsid w:val="00A165DE"/>
+    <w:rsid w:val="00A2231F"/>
     <w:rsid w:val="00A25930"/>
     <w:rsid w:val="00A25977"/>
     <w:rsid w:val="00A31829"/>
     <w:rsid w:val="00A3316B"/>
     <w:rsid w:val="00A33463"/>
     <w:rsid w:val="00A355D1"/>
     <w:rsid w:val="00A35D5E"/>
     <w:rsid w:val="00A36464"/>
     <w:rsid w:val="00A457A7"/>
     <w:rsid w:val="00A46D08"/>
     <w:rsid w:val="00A46EF0"/>
     <w:rsid w:val="00A504AC"/>
     <w:rsid w:val="00A51ED4"/>
     <w:rsid w:val="00A527B6"/>
     <w:rsid w:val="00A6143F"/>
+    <w:rsid w:val="00A62E58"/>
     <w:rsid w:val="00A64724"/>
     <w:rsid w:val="00A6495A"/>
     <w:rsid w:val="00A65DC4"/>
     <w:rsid w:val="00A66BAA"/>
     <w:rsid w:val="00A66F6E"/>
     <w:rsid w:val="00A67242"/>
     <w:rsid w:val="00A67ACB"/>
     <w:rsid w:val="00A70D67"/>
+    <w:rsid w:val="00A716DB"/>
     <w:rsid w:val="00A76E01"/>
     <w:rsid w:val="00A7742F"/>
     <w:rsid w:val="00A812CB"/>
+    <w:rsid w:val="00A84333"/>
     <w:rsid w:val="00A853F5"/>
     <w:rsid w:val="00A85D30"/>
     <w:rsid w:val="00A877DE"/>
     <w:rsid w:val="00A87ABD"/>
     <w:rsid w:val="00A96A2B"/>
     <w:rsid w:val="00AA2DA0"/>
     <w:rsid w:val="00AA362A"/>
     <w:rsid w:val="00AA446D"/>
     <w:rsid w:val="00AB3B4C"/>
     <w:rsid w:val="00AB5661"/>
     <w:rsid w:val="00AB6565"/>
     <w:rsid w:val="00AB6A20"/>
     <w:rsid w:val="00AC133B"/>
     <w:rsid w:val="00AC5D9C"/>
     <w:rsid w:val="00AC66BF"/>
     <w:rsid w:val="00AC749A"/>
     <w:rsid w:val="00AD2C6B"/>
     <w:rsid w:val="00AD66FC"/>
     <w:rsid w:val="00AD7FCE"/>
     <w:rsid w:val="00AE0037"/>
     <w:rsid w:val="00AE3700"/>
     <w:rsid w:val="00AE482D"/>
     <w:rsid w:val="00AE5D9D"/>
     <w:rsid w:val="00AE6A57"/>
     <w:rsid w:val="00AF50C6"/>
     <w:rsid w:val="00B008C4"/>
     <w:rsid w:val="00B0183B"/>
     <w:rsid w:val="00B01AA0"/>
     <w:rsid w:val="00B07646"/>
     <w:rsid w:val="00B1029B"/>
     <w:rsid w:val="00B10B03"/>
     <w:rsid w:val="00B12973"/>
     <w:rsid w:val="00B20392"/>
     <w:rsid w:val="00B21F97"/>
     <w:rsid w:val="00B33302"/>
     <w:rsid w:val="00B34DCE"/>
     <w:rsid w:val="00B375DE"/>
     <w:rsid w:val="00B409F8"/>
     <w:rsid w:val="00B452DB"/>
     <w:rsid w:val="00B45C0A"/>
     <w:rsid w:val="00B47160"/>
     <w:rsid w:val="00B50459"/>
     <w:rsid w:val="00B5317E"/>
     <w:rsid w:val="00B54896"/>
+    <w:rsid w:val="00B55CF6"/>
+    <w:rsid w:val="00B606FC"/>
     <w:rsid w:val="00B642A0"/>
     <w:rsid w:val="00B65269"/>
     <w:rsid w:val="00B65A0A"/>
     <w:rsid w:val="00B67FA3"/>
     <w:rsid w:val="00B719E6"/>
     <w:rsid w:val="00B73845"/>
     <w:rsid w:val="00B75174"/>
     <w:rsid w:val="00B86173"/>
     <w:rsid w:val="00B94377"/>
     <w:rsid w:val="00B95255"/>
     <w:rsid w:val="00B9662C"/>
     <w:rsid w:val="00B9704E"/>
     <w:rsid w:val="00B973BD"/>
     <w:rsid w:val="00BA0C94"/>
     <w:rsid w:val="00BA10AA"/>
     <w:rsid w:val="00BA2452"/>
     <w:rsid w:val="00BA2D3E"/>
     <w:rsid w:val="00BA2DC1"/>
+    <w:rsid w:val="00BA489E"/>
     <w:rsid w:val="00BA595E"/>
     <w:rsid w:val="00BB2AC1"/>
     <w:rsid w:val="00BB3DFB"/>
     <w:rsid w:val="00BB4E1D"/>
     <w:rsid w:val="00BB5545"/>
     <w:rsid w:val="00BC148E"/>
     <w:rsid w:val="00BC1674"/>
     <w:rsid w:val="00BC2B39"/>
     <w:rsid w:val="00BC3375"/>
     <w:rsid w:val="00BC5B25"/>
     <w:rsid w:val="00BC5F8C"/>
     <w:rsid w:val="00BD1038"/>
     <w:rsid w:val="00BD405F"/>
     <w:rsid w:val="00BD6EA3"/>
     <w:rsid w:val="00BD7546"/>
     <w:rsid w:val="00BE13A4"/>
     <w:rsid w:val="00BE2A67"/>
     <w:rsid w:val="00BE4854"/>
     <w:rsid w:val="00BE499E"/>
     <w:rsid w:val="00BE5776"/>
+    <w:rsid w:val="00BF43FA"/>
     <w:rsid w:val="00BF77E2"/>
     <w:rsid w:val="00C03AC2"/>
     <w:rsid w:val="00C11522"/>
     <w:rsid w:val="00C154C7"/>
     <w:rsid w:val="00C24A5D"/>
+    <w:rsid w:val="00C24F85"/>
     <w:rsid w:val="00C264A8"/>
     <w:rsid w:val="00C271BB"/>
     <w:rsid w:val="00C305FA"/>
     <w:rsid w:val="00C3270E"/>
     <w:rsid w:val="00C328AF"/>
     <w:rsid w:val="00C3347E"/>
     <w:rsid w:val="00C35E4C"/>
     <w:rsid w:val="00C37200"/>
     <w:rsid w:val="00C4124B"/>
     <w:rsid w:val="00C4534E"/>
     <w:rsid w:val="00C45C08"/>
+    <w:rsid w:val="00C52F13"/>
     <w:rsid w:val="00C53328"/>
     <w:rsid w:val="00C540A4"/>
     <w:rsid w:val="00C5572F"/>
     <w:rsid w:val="00C62E6C"/>
     <w:rsid w:val="00C63641"/>
     <w:rsid w:val="00C66507"/>
     <w:rsid w:val="00C6718B"/>
     <w:rsid w:val="00C73A15"/>
     <w:rsid w:val="00C747BD"/>
     <w:rsid w:val="00C75B43"/>
     <w:rsid w:val="00C77C27"/>
     <w:rsid w:val="00C8002F"/>
     <w:rsid w:val="00C87202"/>
     <w:rsid w:val="00C90FF5"/>
     <w:rsid w:val="00C94B87"/>
     <w:rsid w:val="00C96280"/>
     <w:rsid w:val="00CA1DC0"/>
     <w:rsid w:val="00CA2F77"/>
     <w:rsid w:val="00CA35D0"/>
     <w:rsid w:val="00CA4DB2"/>
     <w:rsid w:val="00CA50EC"/>
     <w:rsid w:val="00CA5413"/>
     <w:rsid w:val="00CA65FB"/>
     <w:rsid w:val="00CA78CD"/>
     <w:rsid w:val="00CB003F"/>
@@ -24710,152 +23473,161 @@
     <w:rsid w:val="00CC6686"/>
     <w:rsid w:val="00CC67F4"/>
     <w:rsid w:val="00CC75E9"/>
     <w:rsid w:val="00CC7A94"/>
     <w:rsid w:val="00CD1956"/>
     <w:rsid w:val="00CD346F"/>
     <w:rsid w:val="00CD5071"/>
     <w:rsid w:val="00CD5EB1"/>
     <w:rsid w:val="00CE0245"/>
     <w:rsid w:val="00CE0546"/>
     <w:rsid w:val="00CE2F38"/>
     <w:rsid w:val="00CE3A19"/>
     <w:rsid w:val="00CE5792"/>
     <w:rsid w:val="00CF14FD"/>
     <w:rsid w:val="00CF1973"/>
     <w:rsid w:val="00CF1EEB"/>
     <w:rsid w:val="00CF7649"/>
     <w:rsid w:val="00D00EB4"/>
     <w:rsid w:val="00D0228B"/>
     <w:rsid w:val="00D02B89"/>
     <w:rsid w:val="00D0346F"/>
     <w:rsid w:val="00D052E1"/>
     <w:rsid w:val="00D07CB4"/>
     <w:rsid w:val="00D1012A"/>
     <w:rsid w:val="00D124B3"/>
+    <w:rsid w:val="00D140DE"/>
     <w:rsid w:val="00D148AE"/>
     <w:rsid w:val="00D21E5B"/>
     <w:rsid w:val="00D2619C"/>
     <w:rsid w:val="00D27A47"/>
     <w:rsid w:val="00D31113"/>
+    <w:rsid w:val="00D3319D"/>
     <w:rsid w:val="00D347B3"/>
     <w:rsid w:val="00D350EA"/>
     <w:rsid w:val="00D4030F"/>
+    <w:rsid w:val="00D41689"/>
     <w:rsid w:val="00D428C9"/>
     <w:rsid w:val="00D46F81"/>
     <w:rsid w:val="00D4768B"/>
     <w:rsid w:val="00D50919"/>
     <w:rsid w:val="00D53615"/>
+    <w:rsid w:val="00D5587C"/>
     <w:rsid w:val="00D559AC"/>
     <w:rsid w:val="00D61A60"/>
     <w:rsid w:val="00D6357C"/>
     <w:rsid w:val="00D64259"/>
     <w:rsid w:val="00D66EB3"/>
     <w:rsid w:val="00D67A65"/>
     <w:rsid w:val="00D70FE9"/>
     <w:rsid w:val="00D716AE"/>
     <w:rsid w:val="00D74034"/>
     <w:rsid w:val="00D74C69"/>
     <w:rsid w:val="00D75755"/>
     <w:rsid w:val="00D75C05"/>
     <w:rsid w:val="00D76240"/>
     <w:rsid w:val="00D82098"/>
     <w:rsid w:val="00D82186"/>
     <w:rsid w:val="00D825F4"/>
     <w:rsid w:val="00D82AAF"/>
     <w:rsid w:val="00D83860"/>
     <w:rsid w:val="00D86BC4"/>
     <w:rsid w:val="00D9122A"/>
     <w:rsid w:val="00D95825"/>
     <w:rsid w:val="00D95FBD"/>
     <w:rsid w:val="00DA0956"/>
     <w:rsid w:val="00DA2AA2"/>
     <w:rsid w:val="00DA3D61"/>
     <w:rsid w:val="00DA49BF"/>
     <w:rsid w:val="00DB109E"/>
     <w:rsid w:val="00DB6D69"/>
     <w:rsid w:val="00DB6E40"/>
     <w:rsid w:val="00DB7AD9"/>
+    <w:rsid w:val="00DB7C6E"/>
     <w:rsid w:val="00DC070A"/>
     <w:rsid w:val="00DC10FB"/>
     <w:rsid w:val="00DC29B1"/>
     <w:rsid w:val="00DC55A6"/>
     <w:rsid w:val="00DC5F08"/>
     <w:rsid w:val="00DC6378"/>
     <w:rsid w:val="00DC750A"/>
     <w:rsid w:val="00DD30AE"/>
     <w:rsid w:val="00DD32A3"/>
     <w:rsid w:val="00DD4F10"/>
     <w:rsid w:val="00DD6724"/>
     <w:rsid w:val="00DD6C82"/>
     <w:rsid w:val="00DD74B2"/>
     <w:rsid w:val="00DE1DC0"/>
     <w:rsid w:val="00DE1F77"/>
     <w:rsid w:val="00DE2754"/>
     <w:rsid w:val="00DE33AC"/>
+    <w:rsid w:val="00DE5D1F"/>
     <w:rsid w:val="00DE6E85"/>
     <w:rsid w:val="00DF0A9E"/>
     <w:rsid w:val="00DF4A63"/>
     <w:rsid w:val="00DF4AA4"/>
     <w:rsid w:val="00DF616A"/>
     <w:rsid w:val="00DF7B44"/>
     <w:rsid w:val="00E00DB6"/>
     <w:rsid w:val="00E011A4"/>
     <w:rsid w:val="00E04416"/>
     <w:rsid w:val="00E07DC7"/>
+    <w:rsid w:val="00E120D8"/>
     <w:rsid w:val="00E12F06"/>
     <w:rsid w:val="00E140E8"/>
     <w:rsid w:val="00E1759A"/>
     <w:rsid w:val="00E21427"/>
     <w:rsid w:val="00E21840"/>
     <w:rsid w:val="00E220F3"/>
     <w:rsid w:val="00E2607D"/>
     <w:rsid w:val="00E2681F"/>
     <w:rsid w:val="00E27DEF"/>
     <w:rsid w:val="00E30955"/>
     <w:rsid w:val="00E30FFC"/>
     <w:rsid w:val="00E36A94"/>
     <w:rsid w:val="00E37DDC"/>
     <w:rsid w:val="00E409B1"/>
     <w:rsid w:val="00E40D04"/>
     <w:rsid w:val="00E40F04"/>
     <w:rsid w:val="00E42CB6"/>
     <w:rsid w:val="00E54E58"/>
     <w:rsid w:val="00E55BA0"/>
     <w:rsid w:val="00E56ACD"/>
     <w:rsid w:val="00E60025"/>
     <w:rsid w:val="00E620E8"/>
     <w:rsid w:val="00E62449"/>
+    <w:rsid w:val="00E71696"/>
     <w:rsid w:val="00E71D49"/>
     <w:rsid w:val="00E726A1"/>
     <w:rsid w:val="00E72780"/>
     <w:rsid w:val="00E74F26"/>
     <w:rsid w:val="00E76D55"/>
     <w:rsid w:val="00E83187"/>
     <w:rsid w:val="00E86536"/>
     <w:rsid w:val="00E86FBF"/>
     <w:rsid w:val="00E9004F"/>
+    <w:rsid w:val="00E938F5"/>
     <w:rsid w:val="00E93D75"/>
     <w:rsid w:val="00E93DBE"/>
     <w:rsid w:val="00E948B4"/>
     <w:rsid w:val="00E963E1"/>
     <w:rsid w:val="00EB134A"/>
     <w:rsid w:val="00EB1F16"/>
     <w:rsid w:val="00EB269B"/>
     <w:rsid w:val="00EB2D94"/>
     <w:rsid w:val="00EB7774"/>
     <w:rsid w:val="00EC16E5"/>
     <w:rsid w:val="00EC1797"/>
     <w:rsid w:val="00EC17A7"/>
     <w:rsid w:val="00EC2998"/>
     <w:rsid w:val="00EC36CF"/>
     <w:rsid w:val="00EC5E23"/>
     <w:rsid w:val="00ED23EB"/>
     <w:rsid w:val="00ED2B2E"/>
     <w:rsid w:val="00ED4EF0"/>
     <w:rsid w:val="00ED5104"/>
     <w:rsid w:val="00ED5A62"/>
     <w:rsid w:val="00ED770E"/>
     <w:rsid w:val="00EE01D5"/>
     <w:rsid w:val="00EE08CC"/>
     <w:rsid w:val="00EE1B11"/>
     <w:rsid w:val="00EE2F37"/>
@@ -24884,58 +23656,60 @@
     <w:rsid w:val="00F33676"/>
     <w:rsid w:val="00F36591"/>
     <w:rsid w:val="00F41CE6"/>
     <w:rsid w:val="00F428D7"/>
     <w:rsid w:val="00F43511"/>
     <w:rsid w:val="00F5309D"/>
     <w:rsid w:val="00F552CB"/>
     <w:rsid w:val="00F57E23"/>
     <w:rsid w:val="00F6096A"/>
     <w:rsid w:val="00F6099B"/>
     <w:rsid w:val="00F60D79"/>
     <w:rsid w:val="00F61CC8"/>
     <w:rsid w:val="00F61E8B"/>
     <w:rsid w:val="00F70184"/>
     <w:rsid w:val="00F706BB"/>
     <w:rsid w:val="00F82CC0"/>
     <w:rsid w:val="00F843F9"/>
     <w:rsid w:val="00F84512"/>
     <w:rsid w:val="00F84EC3"/>
     <w:rsid w:val="00F970EB"/>
     <w:rsid w:val="00F97707"/>
     <w:rsid w:val="00FB1B02"/>
     <w:rsid w:val="00FB2E82"/>
     <w:rsid w:val="00FB36AB"/>
     <w:rsid w:val="00FB5CCF"/>
+    <w:rsid w:val="00FC1925"/>
     <w:rsid w:val="00FC1B64"/>
     <w:rsid w:val="00FC3D49"/>
     <w:rsid w:val="00FD589C"/>
     <w:rsid w:val="00FE43DD"/>
     <w:rsid w:val="00FE5B88"/>
     <w:rsid w:val="00FE6DDB"/>
     <w:rsid w:val="00FE7DCE"/>
     <w:rsid w:val="00FF1CA0"/>
+    <w:rsid w:val="00FF2323"/>
     <w:rsid w:val="00FF5E27"/>
     <w:rsid w:val="00FF7AA1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -28830,51 +27604,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2121367026">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -29137,52 +27911,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00454605-D6DA-4089-AE78-EEF22A47CBF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>802</Words>
-  <Characters>4573</Characters>
+  <Words>807</Words>
+  <Characters>4604</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CMT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5365</CharactersWithSpaces>
+  <CharactersWithSpaces>5401</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>友聯會授證21週年司儀稿</dc:title>
   <dc:creator>NANCY</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>