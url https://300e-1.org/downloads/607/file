--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -52,117 +52,115 @@
       </w:r>
       <w:r w:rsidR="0071148C" w:rsidRPr="006F1B48">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>獅子會第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0071148C" w:rsidRPr="006F1B48">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>屆第</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="0071148C" w:rsidRPr="006F1B48">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>次理監事會議</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0071148C" w:rsidRPr="005927E0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>會議記錄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D57338" w14:textId="7AF14161" w:rsidR="0071148C" w:rsidRPr="00F266EE" w:rsidRDefault="00004C06" w:rsidP="00F266EE">
+    <w:p w14:paraId="58D57338" w14:textId="7AF14161" w:rsidR="0071148C" w:rsidRPr="00F266EE" w:rsidRDefault="00000000" w:rsidP="00F266EE">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="14661B34">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:421.7pt;margin-top:27.05pt;width:67.5pt;height:40.5pt;z-index:1">
+          <v:shape id="_x0000_s2051" type="#_x0000_t202" style="position:absolute;margin-left:421.7pt;margin-top:27.05pt;width:67.5pt;height:40.5pt;z-index:1">
             <v:textbox>
               <w:txbxContent>
                 <w:p w14:paraId="2C2E6233" w14:textId="6765AC9C" w:rsidR="00004C06" w:rsidRPr="00004C06" w:rsidRDefault="00004C06">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="52"/>
                       <w:szCs w:val="52"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00004C06">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:sz w:val="52"/>
                       <w:szCs w:val="52"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>範本</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="0071148C" w:rsidRPr="00F266EE">
@@ -604,51 +602,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68BAD86C" w14:textId="1942BA63" w:rsidR="00F266EE" w:rsidRPr="00F266EE" w:rsidRDefault="00F266EE" w:rsidP="004802F7">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="402" w:left="965"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7EBA4E" w14:textId="77777777" w:rsidR="004802F7" w:rsidRPr="00F266EE" w:rsidRDefault="004802F7" w:rsidP="00470C93">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="204578C2" w14:textId="1EE5CAE5" w:rsidR="0071148C" w:rsidRPr="00F266EE" w:rsidRDefault="005927E0" w:rsidP="00470C93">
       <w:pPr>
@@ -670,607 +668,620 @@
       <w:r w:rsidR="0071148C" w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>提案討論</w:t>
       </w:r>
       <w:r w:rsidR="0071148C" w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173BA57D" w14:textId="77777777" w:rsidR="00F266EE" w:rsidRPr="00F266EE" w:rsidRDefault="00F266EE" w:rsidP="00F266EE">
+    <w:p w14:paraId="173BA57D" w14:textId="2D29DD03" w:rsidR="00F266EE" w:rsidRPr="00F266EE" w:rsidRDefault="00F266EE" w:rsidP="00F266EE">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLineChars="50" w:firstLine="140"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>案由</w:t>
+      </w:r>
+      <w:r w:rsidR="006003A6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66487337" w14:textId="77777777" w:rsidR="00F266EE" w:rsidRPr="00F266EE" w:rsidRDefault="00F266EE" w:rsidP="00F266EE">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="60" w:left="1678" w:hangingChars="548" w:hanging="1534"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>說明：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0478F7C6" w14:textId="77777777" w:rsidR="00F266EE" w:rsidRPr="00F266EE" w:rsidRDefault="00F266EE" w:rsidP="00F266EE">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="414" w:left="1677" w:hangingChars="244" w:hanging="683"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC624E6" w14:textId="77777777" w:rsidR="00F266EE" w:rsidRPr="00F266EE" w:rsidRDefault="00F266EE" w:rsidP="00F266EE">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="414" w:left="1285" w:hangingChars="104" w:hanging="291"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F824759" w14:textId="77777777" w:rsidR="00F266EE" w:rsidRDefault="00F266EE" w:rsidP="00F266EE">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="60" w:left="1678" w:hangingChars="548" w:hanging="1534"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>決議：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292C6F6B" w14:textId="77777777" w:rsidR="006003A6" w:rsidRDefault="006003A6" w:rsidP="00F266EE">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="60" w:left="1678" w:hangingChars="548" w:hanging="1534"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F7F93A" w14:textId="06E55D5F" w:rsidR="00F266EE" w:rsidRDefault="006003A6" w:rsidP="00F266EE">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="50" w:firstLine="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>案由二：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F266EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+    </w:p>
+    <w:p w14:paraId="5D8EA20B" w14:textId="77777777" w:rsidR="006003A6" w:rsidRPr="00F266EE" w:rsidRDefault="006003A6" w:rsidP="00F266EE">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="50" w:firstLine="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238E84A0" w14:textId="4CE6B865" w:rsidR="00F007B5" w:rsidRPr="00F266EE" w:rsidRDefault="00F007B5" w:rsidP="005927E0">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="50" w:firstLine="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>【請將以下提案列入紀錄】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23612D4D" w14:textId="14D33D5A" w:rsidR="0071148C" w:rsidRPr="00F266EE" w:rsidRDefault="005927E0" w:rsidP="005927E0">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="50" w:firstLine="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>案由</w:t>
+      </w:r>
+      <w:r w:rsidR="006003A6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>三</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：為籌辦O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>OOOOOOOOO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>活動。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E133AA7" w14:textId="516B6CD5" w:rsidR="005927E0" w:rsidRPr="00F266EE" w:rsidRDefault="005927E0" w:rsidP="005927E0">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="60" w:left="1678" w:hangingChars="548" w:hanging="1534"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>說明：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F266EE" w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>活動目的..時間..地點</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526478C1" w14:textId="26AA3101" w:rsidR="005927E0" w:rsidRPr="00F266EE" w:rsidRDefault="005927E0" w:rsidP="005927E0">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="414" w:left="1677" w:hangingChars="244" w:hanging="683"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="66487337" w14:textId="77777777" w:rsidR="00F266EE" w:rsidRPr="00F266EE" w:rsidRDefault="00F266EE" w:rsidP="00F266EE">
+      <w:r w:rsidR="00F266EE" w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>活動內容..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DC2D84" w14:textId="25C25C67" w:rsidR="005927E0" w:rsidRPr="00F266EE" w:rsidRDefault="005927E0" w:rsidP="00F8468F">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="414" w:left="1285" w:hangingChars="104" w:hanging="291"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8468F" w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本會在國際總會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>LCIF</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8468F" w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>尚有</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>「區和分會社區影響撥款</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(DCG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」金額</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8468F" w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8468F" w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>OOO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>美元(約台幣</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8468F" w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>OOOOO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>元)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8468F" w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，可以動支。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E426ED" w14:textId="5FB57577" w:rsidR="00F8468F" w:rsidRPr="00F266EE" w:rsidRDefault="0071148C" w:rsidP="00F8468F">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="60" w:left="1678" w:hangingChars="548" w:hanging="1534"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="0478F7C6" w14:textId="77777777" w:rsidR="00F266EE" w:rsidRPr="00F266EE" w:rsidRDefault="00F266EE" w:rsidP="00F266EE">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>決議：</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8468F" w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8468F" w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F684A72" w14:textId="6E280986" w:rsidR="00F8468F" w:rsidRPr="00F266EE" w:rsidRDefault="00F8468F" w:rsidP="00F8468F">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="414" w:left="1677" w:hangingChars="244" w:hanging="683"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="28"/>
-[...194 lines deleted...]
-    <w:p w14:paraId="526478C1" w14:textId="26AA3101" w:rsidR="005927E0" w:rsidRPr="00F266EE" w:rsidRDefault="005927E0" w:rsidP="005927E0">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11025BAF" w14:textId="3CAD3038" w:rsidR="00F8468F" w:rsidRPr="00F266EE" w:rsidRDefault="00F8468F" w:rsidP="00F8468F">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="414" w:left="1677" w:hangingChars="244" w:hanging="683"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...227 lines deleted...]
-      <w:r w:rsidR="00F8468F" w:rsidRPr="00F266EE">
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F266EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...58 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>通過申請</w:t>
       </w:r>
       <w:r w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>LCIF-DCG</w:t>
       </w:r>
       <w:r w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1306,50 +1317,51 @@
       </w:r>
       <w:r w:rsidR="0071148C" w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、臨時動議：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7EAF54" w14:textId="21A3B34D" w:rsidR="00F8468F" w:rsidRPr="00F266EE" w:rsidRDefault="00F8468F" w:rsidP="00365052">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>六、自由發言:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B159032" w14:textId="15193AC1" w:rsidR="0071148C" w:rsidRPr="00F266EE" w:rsidRDefault="00F8468F" w:rsidP="006B36F3">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>七、</w:t>
       </w:r>
       <w:r w:rsidR="0071148C" w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
@@ -1357,58 +1369,58 @@
         </w:rPr>
         <w:t>閉會</w:t>
       </w:r>
       <w:r w:rsidRPr="00F266EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0071148C" w:rsidRPr="00F266EE" w:rsidSect="000F7F3F">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="426" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BB500B9" w14:textId="77777777" w:rsidR="00706717" w:rsidRDefault="00706717" w:rsidP="004060F6">
+    <w:p w14:paraId="6CD1702C" w14:textId="77777777" w:rsidR="00CD7F19" w:rsidRDefault="00CD7F19" w:rsidP="004060F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48D63FF2" w14:textId="77777777" w:rsidR="00706717" w:rsidRDefault="00706717" w:rsidP="004060F6">
+    <w:p w14:paraId="791FB3FA" w14:textId="77777777" w:rsidR="00CD7F19" w:rsidRDefault="00CD7F19" w:rsidP="004060F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -1425,58 +1437,58 @@
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37F37D1F" w14:textId="77777777" w:rsidR="00706717" w:rsidRDefault="00706717" w:rsidP="004060F6">
+    <w:p w14:paraId="30B44468" w14:textId="77777777" w:rsidR="00CD7F19" w:rsidRDefault="00CD7F19" w:rsidP="004060F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CA80B87" w14:textId="77777777" w:rsidR="00706717" w:rsidRDefault="00706717" w:rsidP="004060F6">
+    <w:p w14:paraId="39B97E94" w14:textId="77777777" w:rsidR="00CD7F19" w:rsidRDefault="00CD7F19" w:rsidP="004060F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="410766B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35429C2A"/>
     <w:lvl w:ilvl="0" w:tplc="938E16C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -1683,58 +1695,60 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1381828342">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1749763375">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{£¥‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}¢·–—’”•‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？］｜｝､"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:underlineTabInNumList/>
     <w:displayHangulFixedWidth/>
@@ -1746,139 +1760,145 @@
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC7AEB"/>
     <w:rsid w:val="00004C06"/>
     <w:rsid w:val="000056D4"/>
     <w:rsid w:val="00007905"/>
     <w:rsid w:val="00012E16"/>
     <w:rsid w:val="00026B25"/>
     <w:rsid w:val="00044239"/>
     <w:rsid w:val="000606CC"/>
     <w:rsid w:val="000A0D56"/>
     <w:rsid w:val="000A7E45"/>
     <w:rsid w:val="000C4EC0"/>
     <w:rsid w:val="000C565D"/>
     <w:rsid w:val="000F7F3F"/>
     <w:rsid w:val="001025F9"/>
     <w:rsid w:val="0011530B"/>
     <w:rsid w:val="001B39E9"/>
     <w:rsid w:val="001D09A8"/>
     <w:rsid w:val="001F7287"/>
     <w:rsid w:val="00262779"/>
+    <w:rsid w:val="0036472C"/>
     <w:rsid w:val="00365052"/>
     <w:rsid w:val="003912DF"/>
     <w:rsid w:val="003B3A8F"/>
     <w:rsid w:val="003C32C8"/>
     <w:rsid w:val="003C363B"/>
     <w:rsid w:val="004060F6"/>
     <w:rsid w:val="00407D03"/>
     <w:rsid w:val="0042429B"/>
     <w:rsid w:val="00466DF6"/>
     <w:rsid w:val="00470C93"/>
     <w:rsid w:val="004802F7"/>
     <w:rsid w:val="004873B4"/>
+    <w:rsid w:val="004C5F98"/>
     <w:rsid w:val="005034AA"/>
     <w:rsid w:val="005927E0"/>
     <w:rsid w:val="005A3EF1"/>
     <w:rsid w:val="005C602D"/>
     <w:rsid w:val="005D7288"/>
+    <w:rsid w:val="006003A6"/>
     <w:rsid w:val="006413F0"/>
     <w:rsid w:val="00671A37"/>
     <w:rsid w:val="006B22F4"/>
     <w:rsid w:val="006B36F3"/>
     <w:rsid w:val="006C54FE"/>
     <w:rsid w:val="006D0D5A"/>
     <w:rsid w:val="006F1B48"/>
     <w:rsid w:val="00706717"/>
     <w:rsid w:val="0071148C"/>
     <w:rsid w:val="00780BEF"/>
+    <w:rsid w:val="007C7B14"/>
     <w:rsid w:val="007D4180"/>
     <w:rsid w:val="008024BB"/>
     <w:rsid w:val="00807216"/>
     <w:rsid w:val="0081404E"/>
     <w:rsid w:val="00832B1D"/>
     <w:rsid w:val="0083752F"/>
     <w:rsid w:val="008448F6"/>
     <w:rsid w:val="00852B7A"/>
     <w:rsid w:val="00915F25"/>
     <w:rsid w:val="0093578E"/>
     <w:rsid w:val="00971D88"/>
     <w:rsid w:val="009B1356"/>
     <w:rsid w:val="009D2D0D"/>
     <w:rsid w:val="00A906F3"/>
     <w:rsid w:val="00A97959"/>
     <w:rsid w:val="00AC615B"/>
     <w:rsid w:val="00AE0F3D"/>
     <w:rsid w:val="00B6043B"/>
     <w:rsid w:val="00B709E7"/>
     <w:rsid w:val="00B76CF3"/>
     <w:rsid w:val="00B83FDC"/>
     <w:rsid w:val="00BD4EF4"/>
     <w:rsid w:val="00BE3DCF"/>
     <w:rsid w:val="00C44CCB"/>
     <w:rsid w:val="00C70F79"/>
     <w:rsid w:val="00C7175D"/>
+    <w:rsid w:val="00CD7F19"/>
     <w:rsid w:val="00CE722D"/>
     <w:rsid w:val="00CF12CE"/>
     <w:rsid w:val="00D37D96"/>
     <w:rsid w:val="00DC75F4"/>
     <w:rsid w:val="00DF0075"/>
     <w:rsid w:val="00DF2E03"/>
     <w:rsid w:val="00E24FBD"/>
+    <w:rsid w:val="00E764AC"/>
     <w:rsid w:val="00E91695"/>
     <w:rsid w:val="00EC7AEB"/>
     <w:rsid w:val="00F007B5"/>
     <w:rsid w:val="00F266EE"/>
     <w:rsid w:val="00F56349"/>
     <w:rsid w:val="00F714F3"/>
     <w:rsid w:val="00F8468F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1028"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="585A4F28"/>
   <w15:docId w15:val="{50A18FC5-28E1-403D-8A10-EA162B3248F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2689,56 +2709,56 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>299</Characters>
+  <Pages>2</Pages>
+  <Words>50</Words>
+  <Characters>290</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>350</CharactersWithSpaces>
+  <CharactersWithSpaces>339</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LCIF-區和分會社區影響撥款(DCG) 申請書 (標準格式)</dc:title>
   <dc:subject/>
   <dc:creator>國際獅子會300D1區</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>